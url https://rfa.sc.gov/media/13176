--- v0 (2026-09-29)
+++ v1 (2026-10-23)
@@ -1,113 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\BEA Forecasting\Revenues - Monthly Digest &amp; Monitor\FY 2026-27\M2 - FY27\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\BEA Forecasting\Revenues - Monthly Digest &amp; Monitor\FY 2026-27\M3 - FY 27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A047BA84-0E49-44E5-9F7B-E24C0A199BEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F7024F81-A7C6-4FF0-8E09-B4A2A3907855}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BD2BC017-98CC-4C66-A108-E0158E5DB757}"/>
+    <workbookView xWindow="2415" yWindow="1800" windowWidth="21600" windowHeight="11295" xr2:uid="{BD2BC017-98CC-4C66-A108-E0158E5DB757}"/>
   </bookViews>
   <sheets>
-    <sheet name="August" sheetId="30" r:id="rId1"/>
-[...9 lines deleted...]
-    <sheet name="FY 2019-20" sheetId="3" r:id="rId11"/>
+    <sheet name="September" sheetId="31" r:id="rId1"/>
+    <sheet name="August" sheetId="30" r:id="rId2"/>
+    <sheet name="July" sheetId="18" r:id="rId3"/>
+    <sheet name="FY 2026-27 Detail" sheetId="5" r:id="rId4"/>
+    <sheet name="FY 2026-27" sheetId="29" r:id="rId5"/>
+    <sheet name="FY 2025-26" sheetId="14" r:id="rId6"/>
+    <sheet name="FY 2024-25" sheetId="12" r:id="rId7"/>
+    <sheet name="FY 2023-24" sheetId="10" r:id="rId8"/>
+    <sheet name="FY 2022-23" sheetId="9" r:id="rId9"/>
+    <sheet name="FY 2021-22" sheetId="8" r:id="rId10"/>
+    <sheet name="FY 2020-21" sheetId="4" r:id="rId11"/>
+    <sheet name="FY 2019-20" sheetId="3" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_2_16.174721">#REF!</definedName>
     <definedName name="_3_4.897862">#REF!</definedName>
     <definedName name="_4_4267_37">#REF!</definedName>
     <definedName name="_5_75853_2730">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">August!$A$1:$J$82</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">July!$A$1:$J$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">August!$A$1:$J$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">July!$A$1:$J$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">September!$A$1:$J$82</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="808" uniqueCount="213">
   <si>
     <t>General Fund Revenue</t>
   </si>
   <si>
     <t xml:space="preserve">    Sales and Use Tax</t>
   </si>
   <si>
     <t xml:space="preserve">    Individual Income Tax</t>
   </si>
   <si>
     <t xml:space="preserve">    Corporation Income Tax</t>
   </si>
   <si>
     <t xml:space="preserve">    Insurance Taxes</t>
   </si>
   <si>
     <t xml:space="preserve">    Admissions Tax    </t>
   </si>
   <si>
     <t xml:space="preserve">    Aircraft Tax</t>
   </si>
   <si>
     <t xml:space="preserve">    Alcoholic Liquor Tax  </t>
   </si>
   <si>
@@ -689,57 +692,60 @@
   <si>
     <t>DOT</t>
   </si>
   <si>
     <t>Infrastructure Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Total Electric Power Tax </t>
   </si>
   <si>
     <t>Cigarette Surcharge Transfer to MUSC Hollings Cancer Center</t>
   </si>
   <si>
     <t>Cigarette Surcharge Transfer to Smoking Prevention and Cessation Fund</t>
   </si>
   <si>
     <t>Cigarette Tax Surcharge - Medicaid Reserve Fund (excluding transfers)</t>
   </si>
   <si>
     <t>FY 2026-27 General Fund and Select Other Fund Revenues</t>
   </si>
   <si>
     <t>FY 2026-27</t>
   </si>
   <si>
-    <t>File generated on September 24, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SC Board of Economic Advisors</t>
   </si>
   <si>
+    <t>File generated on October 21, 2026</t>
+  </si>
+  <si>
     <t>---</t>
+  </si>
+  <si>
+    <t>July - September</t>
   </si>
   <si>
     <t>July - August</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$$-409]#,##0"/>
     <numFmt numFmtId="165" formatCode="[$$-409]#,##0_);\([$$-409]#,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0%;\(#,##0.0%\)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="171" formatCode="General_)"/>
     <numFmt numFmtId="172" formatCode="#,##0;[Red]\(#,##0\)"/>
@@ -2034,51 +2040,51 @@
     <cellStyle name="SAPBEXtitle" xfId="65" xr:uid="{DC7FBBF1-8B6A-4491-8940-37C79B7A4598}"/>
     <cellStyle name="SAPBEXunassignedItem" xfId="66" xr:uid="{6A98191D-D3FD-43BB-A611-54116E97A929}"/>
     <cellStyle name="SAPBEXundefined" xfId="67" xr:uid="{9E607734-80D8-4CCE-8C0A-22FA97062D16}"/>
     <cellStyle name="Sheet Title" xfId="68" xr:uid="{67615A12-A18B-451F-A94E-639090BEDA57}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF003366"/>
       <color rgb="FF203764"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2310,125 +2316,6674 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57B86941-0D2E-4F4C-BAAF-27CB668706B0}">
+  <sheetPr codeName="Sheet16">
+    <tabColor theme="8"/>
+  </sheetPr>
+  <dimension ref="A1:O82"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15" style="1" customWidth="1"/>
+    <col min="4" max="4" width="2.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="2.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="3" style="1" customWidth="1"/>
+    <col min="11" max="15" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1" s="12"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="12"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A2" s="100"/>
+      <c r="B2" s="103" t="s">
+        <v>208</v>
+      </c>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="102" t="s">
+        <v>207</v>
+      </c>
+      <c r="J2" s="101"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="105"/>
+      <c r="D3" s="105"/>
+      <c r="E3" s="105"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="2"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+      <c r="J4" s="12"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="106" t="s">
+        <v>182</v>
+      </c>
+      <c r="D5" s="106"/>
+      <c r="E5" s="106"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="J5" s="12"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="2"/>
+      <c r="B7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17" t="s">
+        <v>207</v>
+      </c>
+      <c r="F7" s="18"/>
+      <c r="G7" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="H7" s="18"/>
+      <c r="I7" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="J7" s="2"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="2"/>
+      <c r="B9" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C9" s="19">
+        <v>430670395.85000002</v>
+      </c>
+      <c r="D9" s="20"/>
+      <c r="E9" s="19">
+        <v>462322929.31</v>
+      </c>
+      <c r="F9" s="21"/>
+      <c r="G9" s="22">
+        <v>31652533.460000001</v>
+      </c>
+      <c r="H9" s="23"/>
+      <c r="I9" s="24">
+        <v>7.3495958312919107E-2</v>
+      </c>
+      <c r="J9" s="2"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="2"/>
+      <c r="B10" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="C10" s="19">
+        <v>781295585.16999996</v>
+      </c>
+      <c r="D10" s="25"/>
+      <c r="E10" s="19">
+        <v>768962207.34000003</v>
+      </c>
+      <c r="F10" s="26"/>
+      <c r="G10" s="22">
+        <v>-12333377.83</v>
+      </c>
+      <c r="H10" s="23"/>
+      <c r="I10" s="24">
+        <v>-1.5785802536329885E-2</v>
+      </c>
+      <c r="J10" s="2"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="2"/>
+      <c r="B11" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C11" s="19">
+        <v>222417444.38999999</v>
+      </c>
+      <c r="D11" s="25"/>
+      <c r="E11" s="19">
+        <v>307962994.04000002</v>
+      </c>
+      <c r="F11" s="26"/>
+      <c r="G11" s="22">
+        <v>85545549.650000006</v>
+      </c>
+      <c r="H11" s="23"/>
+      <c r="I11" s="24">
+        <v>0.38461708740794354</v>
+      </c>
+      <c r="J11" s="2"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="2"/>
+      <c r="B12" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="C12" s="19">
+        <v>96025971.060000002</v>
+      </c>
+      <c r="D12" s="25"/>
+      <c r="E12" s="19">
+        <v>123807449.39</v>
+      </c>
+      <c r="F12" s="21"/>
+      <c r="G12" s="22">
+        <v>27781478.329999998</v>
+      </c>
+      <c r="H12" s="23"/>
+      <c r="I12" s="24">
+        <v>0.28931213111754173</v>
+      </c>
+      <c r="J12" s="2"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="2"/>
+      <c r="B13" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C13" s="19">
+        <v>4851734.3600000003</v>
+      </c>
+      <c r="D13" s="25"/>
+      <c r="E13" s="19">
+        <v>4756282.46</v>
+      </c>
+      <c r="F13" s="21"/>
+      <c r="G13" s="22">
+        <v>-95451.9</v>
+      </c>
+      <c r="H13" s="23"/>
+      <c r="I13" s="24">
+        <v>-1.9673768783994294E-2</v>
+      </c>
+      <c r="J13" s="2"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="2"/>
+      <c r="B14" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C14" s="19">
+        <v>8965911.8699999992</v>
+      </c>
+      <c r="D14" s="25"/>
+      <c r="E14" s="19">
+        <v>9090911.0899999999</v>
+      </c>
+      <c r="F14" s="21"/>
+      <c r="G14" s="22">
+        <v>124999.22</v>
+      </c>
+      <c r="H14" s="23"/>
+      <c r="I14" s="24">
+        <v>1.3941607034779091E-2</v>
+      </c>
+      <c r="J14" s="6"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="2"/>
+      <c r="B15" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="C15" s="19">
+        <v>16518963.43</v>
+      </c>
+      <c r="D15" s="25"/>
+      <c r="E15" s="19">
+        <v>16695419.050000001</v>
+      </c>
+      <c r="F15" s="21"/>
+      <c r="G15" s="22">
+        <v>176455.62</v>
+      </c>
+      <c r="H15" s="23"/>
+      <c r="I15" s="24">
+        <v>1.068200318668544E-2</v>
+      </c>
+      <c r="J15" s="6"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="2"/>
+      <c r="B16" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C16" s="19">
+        <v>8565225.4600000009</v>
+      </c>
+      <c r="D16" s="25"/>
+      <c r="E16" s="19">
+        <v>8281515.3799999999</v>
+      </c>
+      <c r="F16" s="21"/>
+      <c r="G16" s="22">
+        <v>-283710.08000000002</v>
+      </c>
+      <c r="H16" s="23"/>
+      <c r="I16" s="24">
+        <v>-3.3123480674845052E-2</v>
+      </c>
+      <c r="J16" s="6"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="2"/>
+      <c r="B17" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="19">
+        <v>1260950</v>
+      </c>
+      <c r="D17" s="25"/>
+      <c r="E17" s="19">
+        <v>1193269</v>
+      </c>
+      <c r="F17" s="21"/>
+      <c r="G17" s="22">
+        <v>-67681</v>
+      </c>
+      <c r="H17" s="23"/>
+      <c r="I17" s="24">
+        <v>-5.3674610412783985E-2</v>
+      </c>
+      <c r="J17" s="6"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="2"/>
+      <c r="B18" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="C18" s="19">
+        <v>542964.24</v>
+      </c>
+      <c r="D18" s="25"/>
+      <c r="E18" s="19">
+        <v>584276.56000000006</v>
+      </c>
+      <c r="F18" s="21"/>
+      <c r="G18" s="22">
+        <v>41312.32</v>
+      </c>
+      <c r="H18" s="23"/>
+      <c r="I18" s="24">
+        <v>7.6086631414253203E-2</v>
+      </c>
+      <c r="J18" s="6"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="2"/>
+      <c r="B19" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C19" s="19">
+        <v>10878973.210000001</v>
+      </c>
+      <c r="D19" s="25"/>
+      <c r="E19" s="19">
+        <v>8375411.6500000004</v>
+      </c>
+      <c r="F19" s="21"/>
+      <c r="G19" s="22">
+        <v>-2503561.56</v>
+      </c>
+      <c r="H19" s="23"/>
+      <c r="I19" s="24">
+        <v>-0.23012847919312052</v>
+      </c>
+      <c r="J19" s="6"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="2"/>
+      <c r="B20" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" s="19">
+        <v>11033489.16</v>
+      </c>
+      <c r="D20" s="25"/>
+      <c r="E20" s="19">
+        <v>12514750.18</v>
+      </c>
+      <c r="F20" s="21"/>
+      <c r="G20" s="22">
+        <v>1481261.02</v>
+      </c>
+      <c r="H20" s="23"/>
+      <c r="I20" s="24">
+        <v>0.1342513685852027</v>
+      </c>
+      <c r="J20" s="6"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="2"/>
+      <c r="B21" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="19">
+        <v>90691663.629999995</v>
+      </c>
+      <c r="D21" s="25"/>
+      <c r="E21" s="19">
+        <v>57026712.18</v>
+      </c>
+      <c r="F21" s="21"/>
+      <c r="G21" s="22">
+        <v>-33664951.450000003</v>
+      </c>
+      <c r="H21" s="23"/>
+      <c r="I21" s="24">
+        <v>-0.37120227044621035</v>
+      </c>
+      <c r="J21" s="6"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="2"/>
+      <c r="B22" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="C22" s="19">
+        <v>1190105.46</v>
+      </c>
+      <c r="D22" s="25"/>
+      <c r="E22" s="19">
+        <v>2438935.67</v>
+      </c>
+      <c r="F22" s="21"/>
+      <c r="G22" s="22">
+        <v>1248830.21</v>
+      </c>
+      <c r="H22" s="23"/>
+      <c r="I22" s="24">
+        <v>1.0493441564413963</v>
+      </c>
+      <c r="J22" s="6"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="2"/>
+      <c r="B23" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C23" s="19">
+        <v>1034212.6</v>
+      </c>
+      <c r="D23" s="25"/>
+      <c r="E23" s="19">
+        <v>989594.03</v>
+      </c>
+      <c r="F23" s="21"/>
+      <c r="G23" s="22">
+        <v>-44618.57</v>
+      </c>
+      <c r="H23" s="23"/>
+      <c r="I23" s="24">
+        <v>-4.3142551154375708E-2</v>
+      </c>
+      <c r="J23" s="6"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="2"/>
+      <c r="B24" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="19">
+        <v>0</v>
+      </c>
+      <c r="D24" s="25"/>
+      <c r="E24" s="19">
+        <v>0</v>
+      </c>
+      <c r="F24" s="21"/>
+      <c r="G24" s="22">
+        <v>0</v>
+      </c>
+      <c r="H24" s="23"/>
+      <c r="I24" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="J24" s="6"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="2"/>
+      <c r="B25" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C25" s="19">
+        <v>282734</v>
+      </c>
+      <c r="D25" s="25"/>
+      <c r="E25" s="19">
+        <v>282734</v>
+      </c>
+      <c r="F25" s="21"/>
+      <c r="G25" s="22">
+        <v>0</v>
+      </c>
+      <c r="H25" s="23"/>
+      <c r="I25" s="24">
+        <v>0</v>
+      </c>
+      <c r="J25" s="6"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="2"/>
+      <c r="B26" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C26" s="19">
+        <v>-6905.56</v>
+      </c>
+      <c r="D26" s="25"/>
+      <c r="E26" s="19">
+        <v>654815.6</v>
+      </c>
+      <c r="F26" s="21"/>
+      <c r="G26" s="22">
+        <v>661721.16</v>
+      </c>
+      <c r="H26" s="23"/>
+      <c r="I26" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="J26" s="6"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="2"/>
+      <c r="B27" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="19">
+        <v>0</v>
+      </c>
+      <c r="D27" s="25"/>
+      <c r="E27" s="19">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21"/>
+      <c r="G27" s="22">
+        <v>0</v>
+      </c>
+      <c r="H27" s="23"/>
+      <c r="I27" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="J27" s="6"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A28" s="2"/>
+      <c r="B28" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" s="19">
+        <v>0</v>
+      </c>
+      <c r="D28" s="25"/>
+      <c r="E28" s="19">
+        <v>0</v>
+      </c>
+      <c r="F28" s="21"/>
+      <c r="G28" s="22">
+        <v>0</v>
+      </c>
+      <c r="H28" s="23"/>
+      <c r="I28" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="J28" s="6"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="2"/>
+      <c r="B29" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="19">
+        <v>0</v>
+      </c>
+      <c r="D29" s="25"/>
+      <c r="E29" s="19">
+        <v>0</v>
+      </c>
+      <c r="F29" s="21"/>
+      <c r="G29" s="22">
+        <v>0</v>
+      </c>
+      <c r="H29" s="23"/>
+      <c r="I29" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="J29" s="6"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="2"/>
+      <c r="B30" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C30" s="19">
+        <v>799187.95</v>
+      </c>
+      <c r="D30" s="25"/>
+      <c r="E30" s="19">
+        <v>852247.59</v>
+      </c>
+      <c r="F30" s="21"/>
+      <c r="G30" s="22">
+        <v>53059.64</v>
+      </c>
+      <c r="H30" s="23"/>
+      <c r="I30" s="24">
+        <v>6.6391941970596502E-2</v>
+      </c>
+      <c r="J30" s="6"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="2"/>
+      <c r="B31" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" s="19">
+        <v>1273099</v>
+      </c>
+      <c r="D31" s="25"/>
+      <c r="E31" s="19">
+        <v>1225214</v>
+      </c>
+      <c r="F31" s="21"/>
+      <c r="G31" s="22">
+        <v>-47885</v>
+      </c>
+      <c r="H31" s="23"/>
+      <c r="I31" s="24">
+        <v>-3.7612942905461355E-2</v>
+      </c>
+      <c r="J31" s="6"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" s="2"/>
+      <c r="B32" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="19">
+        <v>1965157.04</v>
+      </c>
+      <c r="D32" s="25"/>
+      <c r="E32" s="19">
+        <v>2237063.04</v>
+      </c>
+      <c r="F32" s="21"/>
+      <c r="G32" s="22">
+        <v>271906</v>
+      </c>
+      <c r="H32" s="23"/>
+      <c r="I32" s="24">
+        <v>0.13836349689386651</v>
+      </c>
+      <c r="J32" s="6"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" s="2"/>
+      <c r="B33" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="C33" s="19">
+        <v>0</v>
+      </c>
+      <c r="D33" s="25"/>
+      <c r="E33" s="19">
+        <v>0</v>
+      </c>
+      <c r="F33" s="21"/>
+      <c r="G33" s="22">
+        <v>0</v>
+      </c>
+      <c r="H33" s="23"/>
+      <c r="I33" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="J33" s="6"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" s="2"/>
+      <c r="B34" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" s="19">
+        <v>4285565.33</v>
+      </c>
+      <c r="D34" s="25"/>
+      <c r="E34" s="19">
+        <v>3958124.64</v>
+      </c>
+      <c r="F34" s="21"/>
+      <c r="G34" s="22">
+        <v>-327440.69</v>
+      </c>
+      <c r="H34" s="23"/>
+      <c r="I34" s="24">
+        <v>-7.6405483241110628E-2</v>
+      </c>
+      <c r="J34" s="6"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" s="2"/>
+      <c r="B35" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="19">
+        <v>26549699.219999999</v>
+      </c>
+      <c r="D35" s="25"/>
+      <c r="E35" s="19">
+        <v>-1391698.29</v>
+      </c>
+      <c r="F35" s="26"/>
+      <c r="G35" s="22">
+        <v>-27941397.510000002</v>
+      </c>
+      <c r="H35" s="23"/>
+      <c r="I35" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="J35" s="6"/>
+    </row>
+    <row r="36" spans="1:13" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="2"/>
+      <c r="B36" s="55"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="58"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="2"/>
+    </row>
+    <row r="37" spans="1:13" ht="17.25" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2"/>
+      <c r="B37" s="43" t="s">
+        <v>152</v>
+      </c>
+      <c r="C37" s="27">
+        <v>1721092126.8699999</v>
+      </c>
+      <c r="D37" s="28"/>
+      <c r="E37" s="27">
+        <v>1792821157.9100003</v>
+      </c>
+      <c r="F37" s="28"/>
+      <c r="G37" s="78">
+        <v>71729031.040000007</v>
+      </c>
+      <c r="H37" s="79"/>
+      <c r="I37" s="80">
+        <v>4.1676462241709178E-2</v>
+      </c>
+      <c r="J37" s="2"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" s="2"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="60"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="2"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" s="2"/>
+      <c r="B39" s="104" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" s="104"/>
+      <c r="D39" s="104"/>
+      <c r="E39" s="104"/>
+      <c r="F39" s="104"/>
+      <c r="G39" s="104"/>
+      <c r="H39" s="104"/>
+      <c r="I39" s="104"/>
+      <c r="J39" s="2"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" s="2"/>
+      <c r="B40" s="104"/>
+      <c r="C40" s="104"/>
+      <c r="D40" s="104"/>
+      <c r="E40" s="104"/>
+      <c r="F40" s="104"/>
+      <c r="G40" s="104"/>
+      <c r="H40" s="104"/>
+      <c r="I40" s="104"/>
+      <c r="J40" s="2"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" s="2"/>
+      <c r="B41" s="85" t="s">
+        <v>209</v>
+      </c>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="2"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" s="12"/>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="12"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" s="100"/>
+      <c r="B43" s="103" t="s">
+        <v>208</v>
+      </c>
+      <c r="C43" s="101"/>
+      <c r="D43" s="101"/>
+      <c r="E43" s="101"/>
+      <c r="F43" s="101"/>
+      <c r="G43" s="101"/>
+      <c r="H43" s="101"/>
+      <c r="I43" s="102" t="s">
+        <v>207</v>
+      </c>
+      <c r="J43" s="101"/>
+    </row>
+    <row r="44" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="105"/>
+      <c r="E44" s="105"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="2"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" s="2"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="12"/>
+      <c r="J45" s="12"/>
+      <c r="L45" s="81" t="s">
+        <v>168</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="106" t="s">
+        <v>211</v>
+      </c>
+      <c r="D46" s="106"/>
+      <c r="E46" s="106"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="15"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J46" s="12"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" s="2"/>
+      <c r="B48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="D48" s="18"/>
+      <c r="E48" s="17" t="s">
+        <v>207</v>
+      </c>
+      <c r="F48" s="18"/>
+      <c r="G48" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="H48" s="18"/>
+      <c r="I48" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="J48" s="2"/>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A50" s="2"/>
+      <c r="B50" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C50" s="19">
+        <v>887081298.26999998</v>
+      </c>
+      <c r="D50" s="20"/>
+      <c r="E50" s="19">
+        <v>944490861.14999998</v>
+      </c>
+      <c r="F50" s="21"/>
+      <c r="G50" s="22">
+        <v>57409562.880000003</v>
+      </c>
+      <c r="H50" s="23"/>
+      <c r="I50" s="24">
+        <v>6.4717363551639595E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51" s="2"/>
+      <c r="B51" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="C51" s="19">
+        <v>1921575314.8299999</v>
+      </c>
+      <c r="D51" s="25"/>
+      <c r="E51" s="19">
+        <v>2050828714.8499999</v>
+      </c>
+      <c r="F51" s="26"/>
+      <c r="G51" s="22">
+        <v>129253400.02</v>
+      </c>
+      <c r="H51" s="21"/>
+      <c r="I51" s="24">
+        <v>6.7264290409265071E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A52" s="2"/>
+      <c r="B52" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C52" s="19">
+        <v>284860060.83999997</v>
+      </c>
+      <c r="D52" s="25"/>
+      <c r="E52" s="19">
+        <v>368338707.80000001</v>
+      </c>
+      <c r="F52" s="26"/>
+      <c r="G52" s="22">
+        <v>83478646.959999993</v>
+      </c>
+      <c r="H52" s="21"/>
+      <c r="I52" s="24">
+        <v>0.29305142572053389</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A53" s="2"/>
+      <c r="B53" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="19">
+        <v>103544631.08</v>
+      </c>
+      <c r="D53" s="25"/>
+      <c r="E53" s="19">
+        <v>127137926.89</v>
+      </c>
+      <c r="F53" s="21"/>
+      <c r="G53" s="22">
+        <v>23593295.809999999</v>
+      </c>
+      <c r="H53" s="21"/>
+      <c r="I53" s="24">
+        <v>0.22785629311645805</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A54" s="2"/>
+      <c r="B54" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C54" s="19">
+        <v>-841151.38</v>
+      </c>
+      <c r="D54" s="25"/>
+      <c r="E54" s="19">
+        <v>558934.15</v>
+      </c>
+      <c r="F54" s="21"/>
+      <c r="G54" s="22">
+        <v>1400085.53</v>
+      </c>
+      <c r="H54" s="21"/>
+      <c r="I54" s="24" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" s="2"/>
+      <c r="B55" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" s="19">
+        <v>20619515.379999999</v>
+      </c>
+      <c r="D55" s="25"/>
+      <c r="E55" s="19">
+        <v>25789587.539999999</v>
+      </c>
+      <c r="F55" s="21"/>
+      <c r="G55" s="22">
+        <v>5170072.16</v>
+      </c>
+      <c r="H55" s="21"/>
+      <c r="I55" s="24">
+        <v>0.2507368415173683</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56" s="2"/>
+      <c r="B56" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="C56" s="19">
+        <v>18924861.57</v>
+      </c>
+      <c r="D56" s="25"/>
+      <c r="E56" s="19">
+        <v>18998077.210000001</v>
+      </c>
+      <c r="F56" s="21"/>
+      <c r="G56" s="22">
+        <v>73215.64</v>
+      </c>
+      <c r="H56" s="21"/>
+      <c r="I56" s="24">
+        <v>3.8687543224127374E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A57" s="2"/>
+      <c r="B57" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C57" s="19">
+        <v>19197870.440000001</v>
+      </c>
+      <c r="D57" s="25"/>
+      <c r="E57" s="19">
+        <v>19181060.010000002</v>
+      </c>
+      <c r="F57" s="21"/>
+      <c r="G57" s="22">
+        <v>-16810.43</v>
+      </c>
+      <c r="H57" s="21"/>
+      <c r="I57" s="24">
+        <v>-8.7564035045128996E-4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A58" s="2"/>
+      <c r="B58" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="C58" s="19">
+        <v>2895894</v>
+      </c>
+      <c r="D58" s="25"/>
+      <c r="E58" s="19">
+        <v>2807985.54</v>
+      </c>
+      <c r="F58" s="21"/>
+      <c r="G58" s="22">
+        <v>-87908.46</v>
+      </c>
+      <c r="H58" s="21"/>
+      <c r="I58" s="24">
+        <v>-3.0356242321024185E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A59" s="2"/>
+      <c r="B59" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="C59" s="19">
+        <v>1747997.68</v>
+      </c>
+      <c r="D59" s="25"/>
+      <c r="E59" s="19">
+        <v>15275308.039999999</v>
+      </c>
+      <c r="F59" s="21"/>
+      <c r="G59" s="22">
+        <v>13527310.359999999</v>
+      </c>
+      <c r="H59" s="21"/>
+      <c r="I59" s="24">
+        <v>7.7387461749949242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A60" s="2"/>
+      <c r="B60" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C60" s="19">
+        <v>22456766.390000001</v>
+      </c>
+      <c r="D60" s="25"/>
+      <c r="E60" s="19">
+        <v>21787679.960000001</v>
+      </c>
+      <c r="F60" s="21"/>
+      <c r="G60" s="22">
+        <v>-669086.43000000005</v>
+      </c>
+      <c r="H60" s="21"/>
+      <c r="I60" s="24">
+        <v>-2.9794424467894154E-2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A61" s="2"/>
+      <c r="B61" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="19">
+        <v>23327691.5</v>
+      </c>
+      <c r="D61" s="25"/>
+      <c r="E61" s="19">
+        <v>25449611.969999999</v>
+      </c>
+      <c r="F61" s="21"/>
+      <c r="G61" s="22">
+        <v>2121920.4700000002</v>
+      </c>
+      <c r="H61" s="21"/>
+      <c r="I61" s="24">
+        <v>9.0961442541367843E-2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A62" s="2"/>
+      <c r="B62" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C62" s="19">
+        <v>176266311.78</v>
+      </c>
+      <c r="D62" s="25"/>
+      <c r="E62" s="19">
+        <v>166859930.18000001</v>
+      </c>
+      <c r="F62" s="21"/>
+      <c r="G62" s="22">
+        <v>-9406381.5999999996</v>
+      </c>
+      <c r="H62" s="21"/>
+      <c r="I62" s="24">
+        <v>-5.3364602146666607E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A63" s="2"/>
+      <c r="B63" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" s="19">
+        <v>1445457.29</v>
+      </c>
+      <c r="D63" s="25"/>
+      <c r="E63" s="19">
+        <v>2905097.26</v>
+      </c>
+      <c r="F63" s="21"/>
+      <c r="G63" s="22">
+        <v>1459639.97</v>
+      </c>
+      <c r="H63" s="21"/>
+      <c r="I63" s="24">
+        <v>1.009811898350867</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A64" s="2"/>
+      <c r="B64" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C64" s="19">
+        <v>2058398.72</v>
+      </c>
+      <c r="D64" s="25"/>
+      <c r="E64" s="19">
+        <v>2298119.04</v>
+      </c>
+      <c r="F64" s="21"/>
+      <c r="G64" s="22">
+        <v>239720.32000000001</v>
+      </c>
+      <c r="H64" s="21"/>
+      <c r="I64" s="24">
+        <v>0.11645961381087533</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A65" s="2"/>
+      <c r="B65" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C65" s="19">
+        <v>0</v>
+      </c>
+      <c r="D65" s="25"/>
+      <c r="E65" s="19">
+        <v>0</v>
+      </c>
+      <c r="F65" s="21"/>
+      <c r="G65" s="22">
+        <v>0</v>
+      </c>
+      <c r="H65" s="21"/>
+      <c r="I65" s="24" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A66" s="2"/>
+      <c r="B66" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C66" s="19">
+        <v>848202</v>
+      </c>
+      <c r="D66" s="25"/>
+      <c r="E66" s="19">
+        <v>565468</v>
+      </c>
+      <c r="F66" s="21"/>
+      <c r="G66" s="22">
+        <v>-282734</v>
+      </c>
+      <c r="H66" s="21"/>
+      <c r="I66" s="24">
+        <v>-0.33333333333333337</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A67" s="2"/>
+      <c r="B67" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C67" s="19">
+        <v>2360.4899999999998</v>
+      </c>
+      <c r="D67" s="25"/>
+      <c r="E67" s="19">
+        <v>1082022.57</v>
+      </c>
+      <c r="F67" s="21"/>
+      <c r="G67" s="22">
+        <v>1079662.0800000001</v>
+      </c>
+      <c r="H67" s="21"/>
+      <c r="I67" s="24">
+        <v>457.38896585031097</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A68" s="2"/>
+      <c r="B68" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="C68" s="19">
+        <v>0</v>
+      </c>
+      <c r="D68" s="25"/>
+      <c r="E68" s="19">
+        <v>0</v>
+      </c>
+      <c r="F68" s="21"/>
+      <c r="G68" s="22">
+        <v>0</v>
+      </c>
+      <c r="H68" s="21"/>
+      <c r="I68" s="24" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A69" s="2"/>
+      <c r="B69" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="19">
+        <v>0</v>
+      </c>
+      <c r="D69" s="25"/>
+      <c r="E69" s="19">
+        <v>0</v>
+      </c>
+      <c r="F69" s="21"/>
+      <c r="G69" s="22">
+        <v>0</v>
+      </c>
+      <c r="H69" s="21"/>
+      <c r="I69" s="24" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A70" s="2"/>
+      <c r="B70" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="C70" s="19">
+        <v>0</v>
+      </c>
+      <c r="D70" s="25"/>
+      <c r="E70" s="19">
+        <v>0</v>
+      </c>
+      <c r="F70" s="21"/>
+      <c r="G70" s="22">
+        <v>0</v>
+      </c>
+      <c r="H70" s="21"/>
+      <c r="I70" s="24" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A71" s="2"/>
+      <c r="B71" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" s="19">
+        <v>859331.64</v>
+      </c>
+      <c r="D71" s="25"/>
+      <c r="E71" s="19">
+        <v>885646.17</v>
+      </c>
+      <c r="F71" s="21"/>
+      <c r="G71" s="22">
+        <v>26314.53</v>
+      </c>
+      <c r="H71" s="21"/>
+      <c r="I71" s="24">
+        <v>3.0622089045854395E-2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A72" s="2"/>
+      <c r="B72" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="C72" s="19">
+        <v>1325795</v>
+      </c>
+      <c r="D72" s="25"/>
+      <c r="E72" s="19">
+        <v>1260372</v>
+      </c>
+      <c r="F72" s="21"/>
+      <c r="G72" s="22">
+        <v>-65423</v>
+      </c>
+      <c r="H72" s="21"/>
+      <c r="I72" s="24">
+        <v>-4.9346241311816641E-2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A73" s="2"/>
+      <c r="B73" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73" s="19">
+        <v>4272978.25</v>
+      </c>
+      <c r="D73" s="25"/>
+      <c r="E73" s="19">
+        <v>4431396.26</v>
+      </c>
+      <c r="F73" s="21"/>
+      <c r="G73" s="22">
+        <v>158418.01</v>
+      </c>
+      <c r="H73" s="21"/>
+      <c r="I73" s="24">
+        <v>3.7074377806626924E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A74" s="2"/>
+      <c r="B74" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="19">
+        <v>3750000</v>
+      </c>
+      <c r="D74" s="25"/>
+      <c r="E74" s="19">
+        <v>3750000</v>
+      </c>
+      <c r="F74" s="21"/>
+      <c r="G74" s="22">
+        <v>0</v>
+      </c>
+      <c r="H74" s="21"/>
+      <c r="I74" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A75" s="2"/>
+      <c r="B75" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C75" s="19">
+        <v>3927963.58</v>
+      </c>
+      <c r="D75" s="25"/>
+      <c r="E75" s="19">
+        <v>4335668.08</v>
+      </c>
+      <c r="F75" s="21"/>
+      <c r="G75" s="22">
+        <v>407704.5</v>
+      </c>
+      <c r="H75" s="21"/>
+      <c r="I75" s="24">
+        <v>0.1037953870234205</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A76" s="2"/>
+      <c r="B76" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C76" s="19">
+        <v>28936215.890000001</v>
+      </c>
+      <c r="D76" s="25"/>
+      <c r="E76" s="19">
+        <v>18005513.379999999</v>
+      </c>
+      <c r="F76" s="26"/>
+      <c r="G76" s="22">
+        <v>-10930702.51</v>
+      </c>
+      <c r="H76" s="21"/>
+      <c r="I76" s="24">
+        <v>-0.37775162279520846</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="2"/>
+      <c r="B77" s="55"/>
+      <c r="C77" s="56"/>
+      <c r="D77" s="57"/>
+      <c r="E77" s="56"/>
+      <c r="F77" s="57"/>
+      <c r="G77" s="56"/>
+      <c r="H77" s="58"/>
+      <c r="I77" s="59"/>
+    </row>
+    <row r="78" spans="1:9" ht="17.25" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="2"/>
+      <c r="B78" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C78" s="27">
+        <v>3529083765.2399993</v>
+      </c>
+      <c r="D78" s="28"/>
+      <c r="E78" s="27">
+        <v>3827023688.0500007</v>
+      </c>
+      <c r="F78" s="28"/>
+      <c r="G78" s="27">
+        <v>297939922.81000137</v>
+      </c>
+      <c r="H78" s="29"/>
+      <c r="I78" s="31">
+        <v>8.4424157268406352E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A79" s="2"/>
+      <c r="B79" s="60"/>
+      <c r="C79" s="60"/>
+      <c r="D79" s="60"/>
+      <c r="E79" s="60"/>
+      <c r="F79" s="60"/>
+      <c r="G79" s="60"/>
+      <c r="H79" s="60"/>
+      <c r="I79" s="60"/>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A80" s="2"/>
+      <c r="B80" s="104" t="s">
+        <v>131</v>
+      </c>
+      <c r="C80" s="104"/>
+      <c r="D80" s="104"/>
+      <c r="E80" s="104"/>
+      <c r="F80" s="104"/>
+      <c r="G80" s="104"/>
+      <c r="H80" s="104"/>
+      <c r="I80" s="104"/>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A81" s="2"/>
+      <c r="B81" s="104"/>
+      <c r="C81" s="104"/>
+      <c r="D81" s="104"/>
+      <c r="E81" s="104"/>
+      <c r="F81" s="104"/>
+      <c r="G81" s="104"/>
+      <c r="H81" s="104"/>
+      <c r="I81" s="104"/>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A82" s="2"/>
+      <c r="B82" s="85" t="s">
+        <v>209</v>
+      </c>
+      <c r="C82" s="30"/>
+      <c r="D82" s="30"/>
+      <c r="E82" s="30"/>
+      <c r="F82" s="30"/>
+      <c r="G82" s="30"/>
+      <c r="H82" s="30"/>
+      <c r="I82" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B80:I81"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="B39:I40"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="C46:E46"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="41" max="9" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CCCFA47-8206-426F-A387-C157A7F366D1}">
+  <sheetPr codeName="Sheet7"/>
+  <dimension ref="A1:W38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="46.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="24.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="23.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="23.140625" style="8" customWidth="1"/>
+    <col min="12" max="14" width="23.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="48.28515625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="17.7109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A1" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="B3" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="38">
+        <v>0</v>
+      </c>
+      <c r="C4" s="38">
+        <v>388672739.86000001</v>
+      </c>
+      <c r="D4" s="38">
+        <v>351502403.66000003</v>
+      </c>
+      <c r="E4" s="38">
+        <v>347806869.25999999</v>
+      </c>
+      <c r="F4" s="38">
+        <v>340868019.58999997</v>
+      </c>
+      <c r="G4" s="38">
+        <v>352558598.12</v>
+      </c>
+      <c r="H4" s="38">
+        <v>407305534.80000001</v>
+      </c>
+      <c r="I4" s="8">
+        <v>310393174.26999998</v>
+      </c>
+      <c r="J4" s="8">
+        <v>317912734.75</v>
+      </c>
+      <c r="K4" s="8">
+        <v>400270278.19999999</v>
+      </c>
+      <c r="L4" s="8">
+        <v>389226329.48000002</v>
+      </c>
+      <c r="M4" s="8">
+        <v>383838782.55000001</v>
+      </c>
+      <c r="N4" s="5">
+        <v>411637714.13999999</v>
+      </c>
+      <c r="O4" s="5">
+        <v>4401993178.6800003</v>
+      </c>
+      <c r="U4" s="3"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="71"/>
+    </row>
+    <row r="5" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="38">
+        <v>519179575.68000001</v>
+      </c>
+      <c r="C5" s="38">
+        <v>545335773.29999995</v>
+      </c>
+      <c r="D5" s="38">
+        <v>645477692.63</v>
+      </c>
+      <c r="E5" s="38">
+        <v>555674345.96000004</v>
+      </c>
+      <c r="F5" s="38">
+        <v>591198800.02999997</v>
+      </c>
+      <c r="G5" s="38">
+        <v>670069868</v>
+      </c>
+      <c r="H5" s="38">
+        <v>781634681.55999994</v>
+      </c>
+      <c r="I5" s="8">
+        <v>129301391.56999999</v>
+      </c>
+      <c r="J5" s="8">
+        <v>232118026.34999999</v>
+      </c>
+      <c r="K5" s="8">
+        <v>847850553.08000004</v>
+      </c>
+      <c r="L5" s="8">
+        <v>632157552.66999996</v>
+      </c>
+      <c r="M5" s="8">
+        <v>677561839.34000003</v>
+      </c>
+      <c r="N5" s="5">
+        <v>0</v>
+      </c>
+      <c r="O5" s="5">
+        <v>6827560100.1700001</v>
+      </c>
+      <c r="U5" s="3"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="71"/>
+    </row>
+    <row r="6" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="38">
+        <v>36413256.950000003</v>
+      </c>
+      <c r="C6" s="38">
+        <v>10604641.720000001</v>
+      </c>
+      <c r="D6" s="38">
+        <v>157550659.69999999</v>
+      </c>
+      <c r="E6" s="38">
+        <v>-12443898.15</v>
+      </c>
+      <c r="F6" s="38">
+        <v>-21170538.960000001</v>
+      </c>
+      <c r="G6" s="38">
+        <v>135228138.96000001</v>
+      </c>
+      <c r="H6" s="38">
+        <v>46964163.759999998</v>
+      </c>
+      <c r="I6" s="8">
+        <v>11336479.880000001</v>
+      </c>
+      <c r="J6" s="8">
+        <v>207385112.15000001</v>
+      </c>
+      <c r="K6" s="8">
+        <v>322744630.33999997</v>
+      </c>
+      <c r="L6" s="8">
+        <v>48738450.020000003</v>
+      </c>
+      <c r="M6" s="8">
+        <v>186024027.84</v>
+      </c>
+      <c r="N6" s="5">
+        <v>0</v>
+      </c>
+      <c r="O6" s="5">
+        <v>1129375124.21</v>
+      </c>
+      <c r="U6" s="3"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="71"/>
+    </row>
+    <row r="7" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="38">
+        <v>3603222.5</v>
+      </c>
+      <c r="C7" s="38">
+        <v>3921909.75</v>
+      </c>
+      <c r="D7" s="38">
+        <v>64245864.460000001</v>
+      </c>
+      <c r="E7" s="38">
+        <v>2447701</v>
+      </c>
+      <c r="F7" s="38">
+        <v>2112480.5</v>
+      </c>
+      <c r="G7" s="38">
+        <v>62010265.140000001</v>
+      </c>
+      <c r="H7" s="38">
+        <v>1498494.5</v>
+      </c>
+      <c r="I7" s="8">
+        <v>2824828</v>
+      </c>
+      <c r="J7" s="8">
+        <v>74102784.069999993</v>
+      </c>
+      <c r="K7" s="8">
+        <v>1677716.71</v>
+      </c>
+      <c r="L7" s="8">
+        <v>1990433.4</v>
+      </c>
+      <c r="M7" s="8">
+        <v>63067494.630000003</v>
+      </c>
+      <c r="N7" s="5">
+        <v>0</v>
+      </c>
+      <c r="O7" s="5">
+        <v>283503194.66000003</v>
+      </c>
+      <c r="U7" s="3"/>
+      <c r="V7" s="70"/>
+      <c r="W7" s="71"/>
+    </row>
+    <row r="8" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="38">
+        <v>0</v>
+      </c>
+      <c r="C8" s="38">
+        <v>-2775496.84</v>
+      </c>
+      <c r="D8" s="38">
+        <v>4345358.5599999996</v>
+      </c>
+      <c r="E8" s="38">
+        <v>4164825.32</v>
+      </c>
+      <c r="F8" s="38">
+        <v>4447826.88</v>
+      </c>
+      <c r="G8" s="38">
+        <v>3897900.46</v>
+      </c>
+      <c r="H8" s="38">
+        <v>3713896.13</v>
+      </c>
+      <c r="I8" s="8">
+        <v>2671017.85</v>
+      </c>
+      <c r="J8" s="8">
+        <v>2963979.09</v>
+      </c>
+      <c r="K8" s="8">
+        <v>4156381.56</v>
+      </c>
+      <c r="L8" s="8">
+        <v>6599842.9299999997</v>
+      </c>
+      <c r="M8" s="8">
+        <v>5343380.28</v>
+      </c>
+      <c r="N8" s="5">
+        <v>6213823.8099999996</v>
+      </c>
+      <c r="O8" s="5">
+        <v>45742736.030000001</v>
+      </c>
+      <c r="U8" s="3"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="71"/>
+    </row>
+    <row r="9" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="38">
+        <v>0</v>
+      </c>
+      <c r="C9" s="38">
+        <v>0</v>
+      </c>
+      <c r="D9" s="38">
+        <v>0</v>
+      </c>
+      <c r="E9" s="38">
+        <v>300677.61</v>
+      </c>
+      <c r="F9" s="38">
+        <v>300134.84000000003</v>
+      </c>
+      <c r="G9" s="38">
+        <v>797543.14</v>
+      </c>
+      <c r="H9" s="38">
+        <v>-148355.59</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>0</v>
+      </c>
+      <c r="K9" s="8">
+        <v>-4269.05</v>
+      </c>
+      <c r="L9" s="8">
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
+        <v>4269.05</v>
+      </c>
+      <c r="N9" s="5">
+        <v>0</v>
+      </c>
+      <c r="O9" s="5">
+        <v>1250000</v>
+      </c>
+      <c r="U9" s="3"/>
+      <c r="V9" s="70"/>
+      <c r="W9" s="71"/>
+    </row>
+    <row r="10" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="38">
+        <v>174009.9</v>
+      </c>
+      <c r="C10" s="38">
+        <v>10232799.42</v>
+      </c>
+      <c r="D10" s="38">
+        <v>8277148.8399999999</v>
+      </c>
+      <c r="E10" s="38">
+        <v>9221327.4800000004</v>
+      </c>
+      <c r="F10" s="38">
+        <v>9495504.6300000008</v>
+      </c>
+      <c r="G10" s="38">
+        <v>7329214.3200000003</v>
+      </c>
+      <c r="H10" s="38">
+        <v>10965899.1</v>
+      </c>
+      <c r="I10" s="8">
+        <v>7650346.3399999999</v>
+      </c>
+      <c r="J10" s="8">
+        <v>7563346.0199999996</v>
+      </c>
+      <c r="K10" s="8">
+        <v>10805917.76</v>
+      </c>
+      <c r="L10" s="8">
+        <v>10439656</v>
+      </c>
+      <c r="M10" s="8">
+        <v>9108873.6099999994</v>
+      </c>
+      <c r="N10" s="5">
+        <v>11218371.779999999</v>
+      </c>
+      <c r="O10" s="5">
+        <v>112482415.2</v>
+      </c>
+      <c r="U10" s="3"/>
+      <c r="V10" s="70"/>
+      <c r="W10" s="71"/>
+    </row>
+    <row r="11" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="38">
+        <v>-767814.49</v>
+      </c>
+      <c r="C11" s="38">
+        <v>91071.46</v>
+      </c>
+      <c r="D11" s="38">
+        <v>14719904.529999999</v>
+      </c>
+      <c r="E11" s="38">
+        <v>1811079.87</v>
+      </c>
+      <c r="F11" s="38">
+        <v>-1991604.03</v>
+      </c>
+      <c r="G11" s="38">
+        <v>10539901.84</v>
+      </c>
+      <c r="H11" s="38">
+        <v>1018275.7</v>
+      </c>
+      <c r="I11" s="8">
+        <v>260940.28</v>
+      </c>
+      <c r="J11" s="8">
+        <v>12548078.48</v>
+      </c>
+      <c r="K11" s="8">
+        <v>23275494.149999999</v>
+      </c>
+      <c r="L11" s="8">
+        <v>1341459.6499999999</v>
+      </c>
+      <c r="M11" s="8">
+        <v>9505669.0800000001</v>
+      </c>
+      <c r="N11" s="5">
+        <v>0</v>
+      </c>
+      <c r="O11" s="5">
+        <v>72352456.519999996</v>
+      </c>
+      <c r="U11" s="3"/>
+      <c r="V11" s="70"/>
+      <c r="W11" s="71"/>
+    </row>
+    <row r="12" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="38">
+        <v>459771.7</v>
+      </c>
+      <c r="C12" s="38">
+        <v>10710801.449999999</v>
+      </c>
+      <c r="D12" s="38">
+        <v>9797830.9600000009</v>
+      </c>
+      <c r="E12" s="38">
+        <v>10259729.880000001</v>
+      </c>
+      <c r="F12" s="38">
+        <v>9877902.25</v>
+      </c>
+      <c r="G12" s="38">
+        <v>9074507.0600000005</v>
+      </c>
+      <c r="H12" s="38">
+        <v>10331946.539999999</v>
+      </c>
+      <c r="I12" s="8">
+        <v>8060014.6900000004</v>
+      </c>
+      <c r="J12" s="8">
+        <v>7896781.1299999999</v>
+      </c>
+      <c r="K12" s="8">
+        <v>9902831.9900000002</v>
+      </c>
+      <c r="L12" s="8">
+        <v>9799397.8699999992</v>
+      </c>
+      <c r="M12" s="8">
+        <v>10359105.18</v>
+      </c>
+      <c r="N12" s="5">
+        <v>10411540.24</v>
+      </c>
+      <c r="O12" s="5">
+        <v>116942160.94</v>
+      </c>
+      <c r="U12" s="3"/>
+      <c r="V12" s="70"/>
+      <c r="W12" s="71"/>
+    </row>
+    <row r="13" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="38">
+        <v>4000</v>
+      </c>
+      <c r="C13" s="38">
+        <v>120311.56</v>
+      </c>
+      <c r="D13" s="38">
+        <v>-59418.54</v>
+      </c>
+      <c r="E13" s="38">
+        <v>30408.799999999999</v>
+      </c>
+      <c r="F13" s="38">
+        <v>63659.71</v>
+      </c>
+      <c r="G13" s="38">
+        <v>-22893.439999999999</v>
+      </c>
+      <c r="H13" s="38">
+        <v>35413.19</v>
+      </c>
+      <c r="I13" s="8">
+        <v>-31444.2</v>
+      </c>
+      <c r="J13" s="8">
+        <v>150175.54</v>
+      </c>
+      <c r="K13" s="8">
+        <v>16913.009999999998</v>
+      </c>
+      <c r="L13" s="8">
+        <v>102013.19</v>
+      </c>
+      <c r="M13" s="8">
+        <v>96799.01</v>
+      </c>
+      <c r="N13" s="5">
+        <v>-107227.64</v>
+      </c>
+      <c r="O13" s="5">
+        <v>398710.19</v>
+      </c>
+      <c r="U13" s="3"/>
+      <c r="V13" s="70"/>
+      <c r="W13" s="71"/>
+    </row>
+    <row r="14" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="38">
+        <v>524858</v>
+      </c>
+      <c r="C14" s="38">
+        <v>929470</v>
+      </c>
+      <c r="D14" s="38">
+        <v>963331.5</v>
+      </c>
+      <c r="E14" s="38">
+        <v>1008017</v>
+      </c>
+      <c r="F14" s="38">
+        <v>988921</v>
+      </c>
+      <c r="G14" s="38">
+        <v>967451</v>
+      </c>
+      <c r="H14" s="38">
+        <v>989396</v>
+      </c>
+      <c r="I14" s="8">
+        <v>1165996</v>
+      </c>
+      <c r="J14" s="8">
+        <v>1178723</v>
+      </c>
+      <c r="K14" s="8">
+        <v>1261247</v>
+      </c>
+      <c r="L14" s="8">
+        <v>1081746</v>
+      </c>
+      <c r="M14" s="8">
+        <v>1570566</v>
+      </c>
+      <c r="N14" s="5">
+        <v>-13534</v>
+      </c>
+      <c r="O14" s="5">
+        <v>12616188.5</v>
+      </c>
+      <c r="U14" s="3"/>
+      <c r="V14" s="70"/>
+      <c r="W14" s="71"/>
+    </row>
+    <row r="15" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="38">
+        <v>501719.58</v>
+      </c>
+      <c r="C15" s="38">
+        <v>503021.96</v>
+      </c>
+      <c r="D15" s="38">
+        <v>633377</v>
+      </c>
+      <c r="E15" s="38">
+        <v>406356.62</v>
+      </c>
+      <c r="F15" s="38">
+        <v>467971.04</v>
+      </c>
+      <c r="G15" s="38">
+        <v>453984.56</v>
+      </c>
+      <c r="H15" s="38">
+        <v>238321.24</v>
+      </c>
+      <c r="I15" s="8">
+        <v>588154.09</v>
+      </c>
+      <c r="J15" s="8">
+        <v>526974.37</v>
+      </c>
+      <c r="K15" s="8">
+        <v>675939.37</v>
+      </c>
+      <c r="L15" s="8">
+        <v>520735.76</v>
+      </c>
+      <c r="M15" s="8">
+        <v>572698.86</v>
+      </c>
+      <c r="N15" s="5">
+        <v>0</v>
+      </c>
+      <c r="O15" s="5">
+        <v>6089254.4500000002</v>
+      </c>
+      <c r="U15" s="3"/>
+      <c r="V15" s="70"/>
+      <c r="W15" s="71"/>
+    </row>
+    <row r="16" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="38">
+        <v>4928605.22</v>
+      </c>
+      <c r="C16" s="38">
+        <v>2269669.2999999998</v>
+      </c>
+      <c r="D16" s="72">
+        <v>6804606.3200000003</v>
+      </c>
+      <c r="E16" s="73">
+        <v>48370140.850000001</v>
+      </c>
+      <c r="F16" s="72">
+        <v>27140893.699999999</v>
+      </c>
+      <c r="G16" s="72">
+        <v>40922038.68</v>
+      </c>
+      <c r="H16" s="72">
+        <v>5042930.0999999996</v>
+      </c>
+      <c r="I16" s="8">
+        <v>3094098.83</v>
+      </c>
+      <c r="J16" s="8">
+        <v>9783750.5</v>
+      </c>
+      <c r="K16" s="8">
+        <v>8475330.0800000001</v>
+      </c>
+      <c r="L16" s="8">
+        <v>2608707.62</v>
+      </c>
+      <c r="M16" s="8">
+        <v>3630940.5</v>
+      </c>
+      <c r="N16" s="5">
+        <v>0</v>
+      </c>
+      <c r="O16" s="5">
+        <v>163071711.69999999</v>
+      </c>
+      <c r="U16" s="3"/>
+      <c r="V16" s="70"/>
+      <c r="W16" s="71"/>
+    </row>
+    <row r="17" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="38">
+        <v>0</v>
+      </c>
+      <c r="C17" s="38">
+        <v>12613718.960000001</v>
+      </c>
+      <c r="D17" s="72">
+        <v>12538048.24</v>
+      </c>
+      <c r="E17" s="73">
+        <v>12922420.43</v>
+      </c>
+      <c r="F17" s="72">
+        <v>13651744.32</v>
+      </c>
+      <c r="G17" s="72">
+        <v>13255054.84</v>
+      </c>
+      <c r="H17" s="72">
+        <v>16655895.51</v>
+      </c>
+      <c r="I17" s="8">
+        <v>11168027.039999999</v>
+      </c>
+      <c r="J17" s="8">
+        <v>9821751.2200000007</v>
+      </c>
+      <c r="K17" s="8">
+        <v>13763942.880000001</v>
+      </c>
+      <c r="L17" s="8">
+        <v>12676462.279999999</v>
+      </c>
+      <c r="M17" s="8">
+        <v>13226616.52</v>
+      </c>
+      <c r="N17" s="5">
+        <v>14557226.949999999</v>
+      </c>
+      <c r="O17" s="5">
+        <v>156850909.19</v>
+      </c>
+      <c r="U17" s="3"/>
+      <c r="V17" s="70"/>
+      <c r="W17" s="71"/>
+    </row>
+    <row r="18" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="38">
+        <v>4046065.35</v>
+      </c>
+      <c r="C18" s="38">
+        <v>10377514.35</v>
+      </c>
+      <c r="D18" s="72">
+        <v>8295899.7599999998</v>
+      </c>
+      <c r="E18" s="73">
+        <v>5020038.2</v>
+      </c>
+      <c r="F18" s="72">
+        <v>4532434.79</v>
+      </c>
+      <c r="G18" s="72">
+        <v>4538744.5</v>
+      </c>
+      <c r="H18" s="72">
+        <v>3800052.68</v>
+      </c>
+      <c r="I18" s="8">
+        <v>10663172.449999999</v>
+      </c>
+      <c r="J18" s="8">
+        <v>4696991.78</v>
+      </c>
+      <c r="K18" s="8">
+        <v>4048451.52</v>
+      </c>
+      <c r="L18" s="8">
+        <v>4171825.5</v>
+      </c>
+      <c r="M18" s="8">
+        <v>5455444.2199999997</v>
+      </c>
+      <c r="N18" s="5">
+        <v>10314.75</v>
+      </c>
+      <c r="O18" s="5">
+        <v>69656949.849999994</v>
+      </c>
+      <c r="U18" s="3"/>
+      <c r="V18" s="70"/>
+      <c r="W18" s="71"/>
+    </row>
+    <row r="19" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="41">
+        <v>126599.73</v>
+      </c>
+      <c r="C19" s="41">
+        <v>499346.75</v>
+      </c>
+      <c r="D19" s="74">
+        <v>1540157</v>
+      </c>
+      <c r="E19" s="74">
+        <v>3522748.17</v>
+      </c>
+      <c r="F19" s="74">
+        <v>1825090.71</v>
+      </c>
+      <c r="G19" s="74">
+        <v>1364386.79</v>
+      </c>
+      <c r="H19" s="74">
+        <v>1754535.3</v>
+      </c>
+      <c r="I19" s="75">
+        <v>928462.94</v>
+      </c>
+      <c r="J19" s="75">
+        <v>1954603.96</v>
+      </c>
+      <c r="K19" s="75">
+        <v>1714641.97</v>
+      </c>
+      <c r="L19" s="75">
+        <v>1312589.3700000001</v>
+      </c>
+      <c r="M19" s="75">
+        <v>5388160.5800000001</v>
+      </c>
+      <c r="N19" s="76">
+        <v>166605.89000000001</v>
+      </c>
+      <c r="O19" s="76">
+        <v>22097929.16</v>
+      </c>
+      <c r="U19" s="3"/>
+      <c r="V19" s="70"/>
+      <c r="W19" s="71"/>
+    </row>
+    <row r="20" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="38">
+        <v>-478305.1</v>
+      </c>
+      <c r="C20" s="38">
+        <v>1565641.71</v>
+      </c>
+      <c r="D20" s="72">
+        <v>342600.22</v>
+      </c>
+      <c r="E20" s="73">
+        <v>351551.2</v>
+      </c>
+      <c r="F20" s="72">
+        <v>1918291.81</v>
+      </c>
+      <c r="G20" s="72">
+        <v>373148.85</v>
+      </c>
+      <c r="H20" s="72">
+        <v>2133795.3199999998</v>
+      </c>
+      <c r="I20" s="8">
+        <v>9699.75</v>
+      </c>
+      <c r="J20" s="8">
+        <v>844235.59</v>
+      </c>
+      <c r="K20" s="8">
+        <v>1204144.95</v>
+      </c>
+      <c r="L20" s="8">
+        <v>664750.61</v>
+      </c>
+      <c r="M20" s="8">
+        <v>2249044.2400000002</v>
+      </c>
+      <c r="N20" s="5">
+        <v>19.5</v>
+      </c>
+      <c r="O20" s="5">
+        <v>11178618.65</v>
+      </c>
+      <c r="U20" s="3"/>
+      <c r="V20" s="70"/>
+      <c r="W20" s="71"/>
+    </row>
+    <row r="21" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="38">
+        <v>0</v>
+      </c>
+      <c r="C21" s="38">
+        <v>0</v>
+      </c>
+      <c r="D21" s="73">
+        <v>0</v>
+      </c>
+      <c r="E21" s="73">
+        <v>819867.5</v>
+      </c>
+      <c r="F21" s="73">
+        <v>0</v>
+      </c>
+      <c r="G21" s="38">
+        <v>0</v>
+      </c>
+      <c r="H21" s="38">
+        <v>815473</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>792888.5</v>
+      </c>
+      <c r="L21" s="8">
+        <v>0</v>
+      </c>
+      <c r="M21" s="8">
+        <v>0</v>
+      </c>
+      <c r="N21" s="5">
+        <v>802425.5</v>
+      </c>
+      <c r="O21" s="5">
+        <v>3230654.5</v>
+      </c>
+      <c r="U21" s="3"/>
+      <c r="V21" s="70"/>
+      <c r="W21" s="71"/>
+    </row>
+    <row r="22" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="38">
+        <v>282734</v>
+      </c>
+      <c r="C22" s="38">
+        <v>282734</v>
+      </c>
+      <c r="D22" s="72">
+        <v>282734</v>
+      </c>
+      <c r="E22" s="73">
+        <v>282734</v>
+      </c>
+      <c r="F22" s="72">
+        <v>282734</v>
+      </c>
+      <c r="G22" s="72">
+        <v>282734</v>
+      </c>
+      <c r="H22" s="72">
+        <v>282734</v>
+      </c>
+      <c r="I22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="J22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="K22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="L22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="M22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="N22" s="5">
+        <v>0</v>
+      </c>
+      <c r="O22" s="5">
+        <v>3392808</v>
+      </c>
+      <c r="U22" s="3"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="71"/>
+    </row>
+    <row r="23" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="38">
+        <v>-0.41</v>
+      </c>
+      <c r="C23" s="38">
+        <v>0</v>
+      </c>
+      <c r="D23" s="38">
+        <v>0</v>
+      </c>
+      <c r="E23" s="38">
+        <v>297751.69</v>
+      </c>
+      <c r="F23" s="38">
+        <v>743846.89</v>
+      </c>
+      <c r="G23" s="38">
+        <v>3408539.72</v>
+      </c>
+      <c r="H23" s="38">
+        <v>1900522.6</v>
+      </c>
+      <c r="I23" s="8">
+        <v>497170.66</v>
+      </c>
+      <c r="J23" s="8">
+        <v>24437.69</v>
+      </c>
+      <c r="K23" s="8">
+        <v>-746.5</v>
+      </c>
+      <c r="L23" s="8">
+        <v>105.29</v>
+      </c>
+      <c r="M23" s="8">
+        <v>7021.25</v>
+      </c>
+      <c r="N23" s="5">
+        <v>0</v>
+      </c>
+      <c r="O23" s="5">
+        <v>6878648.8799999999</v>
+      </c>
+      <c r="U23" s="3"/>
+      <c r="V23" s="70"/>
+      <c r="W23" s="71"/>
+    </row>
+    <row r="24" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="38">
+        <v>0</v>
+      </c>
+      <c r="C24" s="38">
+        <v>0</v>
+      </c>
+      <c r="D24" s="38">
+        <v>0</v>
+      </c>
+      <c r="E24" s="38">
+        <v>0</v>
+      </c>
+      <c r="F24" s="38">
+        <v>0</v>
+      </c>
+      <c r="G24" s="38">
+        <v>0</v>
+      </c>
+      <c r="H24" s="38">
+        <v>8766000</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>8909000</v>
+      </c>
+      <c r="N24" s="5">
+        <v>0</v>
+      </c>
+      <c r="O24" s="5">
+        <v>17675000</v>
+      </c>
+      <c r="U24" s="3"/>
+      <c r="V24" s="70"/>
+      <c r="W24" s="71"/>
+    </row>
+    <row r="25" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="38">
+        <v>0</v>
+      </c>
+      <c r="C25" s="38">
+        <v>0</v>
+      </c>
+      <c r="D25" s="38">
+        <v>0</v>
+      </c>
+      <c r="E25" s="38">
+        <v>0</v>
+      </c>
+      <c r="F25" s="38">
+        <v>0</v>
+      </c>
+      <c r="G25" s="38">
+        <v>3541021.27</v>
+      </c>
+      <c r="H25" s="38">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>0</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="5">
+        <v>0</v>
+      </c>
+      <c r="O25" s="5">
+        <v>3541021.27</v>
+      </c>
+      <c r="U25" s="3"/>
+      <c r="V25" s="70"/>
+      <c r="W25" s="71"/>
+    </row>
+    <row r="26" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="38">
+        <v>0</v>
+      </c>
+      <c r="C26" s="38">
+        <v>0</v>
+      </c>
+      <c r="D26" s="38">
+        <v>0</v>
+      </c>
+      <c r="E26" s="38">
+        <v>0</v>
+      </c>
+      <c r="F26" s="38">
+        <v>0</v>
+      </c>
+      <c r="G26" s="38">
+        <v>0</v>
+      </c>
+      <c r="H26" s="38">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>4461000</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
+        <v>0</v>
+      </c>
+      <c r="M26" s="8">
+        <v>0</v>
+      </c>
+      <c r="N26" s="5">
+        <v>0</v>
+      </c>
+      <c r="O26" s="5">
+        <v>4461000</v>
+      </c>
+      <c r="U26" s="3"/>
+      <c r="V26" s="70"/>
+      <c r="W26" s="71"/>
+    </row>
+    <row r="27" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="38">
+        <v>18266</v>
+      </c>
+      <c r="C27" s="38">
+        <v>19152.830000000002</v>
+      </c>
+      <c r="D27" s="38">
+        <v>410989.77</v>
+      </c>
+      <c r="E27" s="38">
+        <v>-1975</v>
+      </c>
+      <c r="F27" s="38">
+        <v>19854.03</v>
+      </c>
+      <c r="G27" s="38">
+        <v>1390026.25</v>
+      </c>
+      <c r="H27" s="38">
+        <v>-1047026.25</v>
+      </c>
+      <c r="I27" s="8">
+        <v>59938.17</v>
+      </c>
+      <c r="J27" s="8">
+        <v>-110956</v>
+      </c>
+      <c r="K27" s="8">
+        <v>1102179</v>
+      </c>
+      <c r="L27" s="8">
+        <v>1000</v>
+      </c>
+      <c r="M27" s="8">
+        <v>587000</v>
+      </c>
+      <c r="N27" s="5">
+        <v>0</v>
+      </c>
+      <c r="O27" s="5">
+        <v>2448448.7999999998</v>
+      </c>
+      <c r="U27" s="3"/>
+      <c r="V27" s="70"/>
+      <c r="W27" s="71"/>
+    </row>
+    <row r="28" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="38">
+        <v>0</v>
+      </c>
+      <c r="C28" s="38">
+        <v>3984</v>
+      </c>
+      <c r="D28" s="38">
+        <v>915377</v>
+      </c>
+      <c r="E28" s="38">
+        <v>884431</v>
+      </c>
+      <c r="F28" s="38">
+        <v>919719</v>
+      </c>
+      <c r="G28" s="38">
+        <v>23415400</v>
+      </c>
+      <c r="H28" s="38">
+        <v>1260023</v>
+      </c>
+      <c r="I28" s="8">
+        <v>922050</v>
+      </c>
+      <c r="J28" s="8">
+        <v>936819</v>
+      </c>
+      <c r="K28" s="8">
+        <v>893090</v>
+      </c>
+      <c r="L28" s="8">
+        <v>975900</v>
+      </c>
+      <c r="M28" s="8">
+        <v>770437</v>
+      </c>
+      <c r="N28" s="5">
+        <v>0</v>
+      </c>
+      <c r="O28" s="5">
+        <v>31897230</v>
+      </c>
+      <c r="U28" s="3"/>
+      <c r="V28" s="70"/>
+      <c r="W28" s="71"/>
+    </row>
+    <row r="29" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A29" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="38">
+        <v>0</v>
+      </c>
+      <c r="C29" s="38">
+        <v>5465.79</v>
+      </c>
+      <c r="D29" s="38">
+        <v>0</v>
+      </c>
+      <c r="E29" s="38">
+        <v>-5429.14</v>
+      </c>
+      <c r="F29" s="38">
+        <v>-72.64</v>
+      </c>
+      <c r="G29" s="38">
+        <v>0</v>
+      </c>
+      <c r="H29" s="38">
+        <v>0</v>
+      </c>
+      <c r="I29" s="8">
+        <v>0</v>
+      </c>
+      <c r="J29" s="8">
+        <v>0</v>
+      </c>
+      <c r="K29" s="8">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="L29" s="8">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="M29" s="8">
+        <v>-0.18</v>
+      </c>
+      <c r="N29" s="5">
+        <v>0</v>
+      </c>
+      <c r="O29" s="5">
+        <v>-25.17</v>
+      </c>
+      <c r="U29" s="3"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="71"/>
+    </row>
+    <row r="30" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A30" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="38">
+        <v>82180.81</v>
+      </c>
+      <c r="C30" s="38">
+        <v>2719727.18</v>
+      </c>
+      <c r="D30" s="38">
+        <v>2300375.67</v>
+      </c>
+      <c r="E30" s="38">
+        <v>2592372.34</v>
+      </c>
+      <c r="F30" s="38">
+        <v>2458828.2999999998</v>
+      </c>
+      <c r="G30" s="38">
+        <v>2231211.4700000002</v>
+      </c>
+      <c r="H30" s="38">
+        <v>2257954.48</v>
+      </c>
+      <c r="I30" s="8">
+        <v>2202884.9700000002</v>
+      </c>
+      <c r="J30" s="8">
+        <v>2205403.06</v>
+      </c>
+      <c r="K30" s="8">
+        <v>2501921.96</v>
+      </c>
+      <c r="L30" s="8">
+        <v>2305852.65</v>
+      </c>
+      <c r="M30" s="8">
+        <v>2753140.14</v>
+      </c>
+      <c r="N30" s="5">
+        <v>2323981.27</v>
+      </c>
+      <c r="O30" s="5">
+        <v>28935834.300000001</v>
+      </c>
+      <c r="U30" s="3"/>
+      <c r="V30" s="70"/>
+      <c r="W30" s="71"/>
+    </row>
+    <row r="31" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="38">
+        <v>-352101.62</v>
+      </c>
+      <c r="C31" s="38">
+        <v>9595240.2200000007</v>
+      </c>
+      <c r="D31" s="38">
+        <v>-53201.37</v>
+      </c>
+      <c r="E31" s="38">
+        <v>-528383.85</v>
+      </c>
+      <c r="F31" s="38">
+        <v>-378858.78</v>
+      </c>
+      <c r="G31" s="38">
+        <v>-909669.39</v>
+      </c>
+      <c r="H31" s="38">
+        <v>-65648.100000000006</v>
+      </c>
+      <c r="I31" s="8">
+        <v>-639367.4</v>
+      </c>
+      <c r="J31" s="8">
+        <v>-96338.38</v>
+      </c>
+      <c r="K31" s="8">
+        <v>-59483.26</v>
+      </c>
+      <c r="L31" s="8">
+        <v>-235058.86</v>
+      </c>
+      <c r="M31" s="8">
+        <v>-59508.04</v>
+      </c>
+      <c r="N31" s="5">
+        <v>0</v>
+      </c>
+      <c r="O31" s="5">
+        <v>6217621.1699999999</v>
+      </c>
+      <c r="U31" s="3"/>
+      <c r="V31" s="70"/>
+      <c r="W31" s="71"/>
+    </row>
+    <row r="32" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A32" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="38">
+        <v>0</v>
+      </c>
+      <c r="C32" s="38">
+        <v>3750000</v>
+      </c>
+      <c r="D32" s="38">
+        <v>0</v>
+      </c>
+      <c r="E32" s="38">
+        <v>0</v>
+      </c>
+      <c r="F32" s="38">
+        <v>3750000</v>
+      </c>
+      <c r="G32" s="38">
+        <v>0</v>
+      </c>
+      <c r="H32" s="38">
+        <v>0</v>
+      </c>
+      <c r="I32" s="8">
+        <v>3750000</v>
+      </c>
+      <c r="J32" s="8">
+        <v>0</v>
+      </c>
+      <c r="K32" s="8">
+        <v>0</v>
+      </c>
+      <c r="L32" s="8">
+        <v>3750000</v>
+      </c>
+      <c r="M32" s="8">
+        <v>0</v>
+      </c>
+      <c r="N32" s="5">
+        <v>0</v>
+      </c>
+      <c r="O32" s="5">
+        <v>15000000</v>
+      </c>
+      <c r="U32" s="3"/>
+      <c r="V32" s="70"/>
+      <c r="W32" s="71"/>
+    </row>
+    <row r="33" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="38">
+        <v>-400000</v>
+      </c>
+      <c r="C33" s="38">
+        <v>-1998490.66</v>
+      </c>
+      <c r="D33" s="38">
+        <v>3488920.64</v>
+      </c>
+      <c r="E33" s="38">
+        <v>-400000</v>
+      </c>
+      <c r="F33" s="38">
+        <v>-800000</v>
+      </c>
+      <c r="G33" s="38">
+        <v>3166600.56</v>
+      </c>
+      <c r="H33" s="38">
+        <v>-600000</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-800000</v>
+      </c>
+      <c r="J33" s="8">
+        <v>3751360.38</v>
+      </c>
+      <c r="K33" s="8">
+        <v>-800000</v>
+      </c>
+      <c r="L33" s="8">
+        <v>-800000</v>
+      </c>
+      <c r="M33" s="8">
+        <v>3380735.97</v>
+      </c>
+      <c r="N33" s="5">
+        <v>2605938.31</v>
+      </c>
+      <c r="O33" s="5">
+        <v>9795065.1999999993</v>
+      </c>
+      <c r="U33" s="3"/>
+      <c r="V33" s="70"/>
+      <c r="W33" s="71"/>
+    </row>
+    <row r="34" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="38">
+        <v>1941726.12</v>
+      </c>
+      <c r="C34" s="77">
+        <v>439713.76</v>
+      </c>
+      <c r="D34" s="72">
+        <v>974011.5</v>
+      </c>
+      <c r="E34" s="73">
+        <v>1201498.51</v>
+      </c>
+      <c r="F34" s="72">
+        <v>1073579.57</v>
+      </c>
+      <c r="G34" s="72">
+        <v>2224016.1800000002</v>
+      </c>
+      <c r="H34" s="72">
+        <v>1859079.63</v>
+      </c>
+      <c r="I34" s="8">
+        <v>1409557.26</v>
+      </c>
+      <c r="J34" s="8">
+        <v>1777468.97</v>
+      </c>
+      <c r="K34" s="8">
+        <v>1699454.65</v>
+      </c>
+      <c r="L34" s="8">
+        <v>-729013.35</v>
+      </c>
+      <c r="M34" s="8">
+        <v>72913387.219999999</v>
+      </c>
+      <c r="N34" s="5">
+        <v>995797.2</v>
+      </c>
+      <c r="O34" s="5">
+        <v>87780379.219999999</v>
+      </c>
+      <c r="U34" s="3"/>
+      <c r="V34" s="70"/>
+      <c r="W34" s="71"/>
+    </row>
+    <row r="35" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="P35" s="37"/>
+      <c r="V35" s="71"/>
+      <c r="W35" s="71"/>
+    </row>
+    <row r="36" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="4">
+        <v>570288369.91999996</v>
+      </c>
+      <c r="C36" s="4">
+        <v>1010490461.8299999</v>
+      </c>
+      <c r="D36" s="4">
+        <v>1295294672.0500002</v>
+      </c>
+      <c r="E36" s="4">
+        <v>996017206.55000019</v>
+      </c>
+      <c r="F36" s="4">
+        <v>993797163.17999995</v>
+      </c>
+      <c r="G36" s="4">
+        <v>1352107732.8799999</v>
+      </c>
+      <c r="H36" s="4">
+        <v>1309363988.2000003</v>
+      </c>
+      <c r="I36" s="4">
+        <v>507769327.44000006</v>
+      </c>
+      <c r="J36" s="4">
+        <v>904679976.71999979</v>
+      </c>
+      <c r="K36" s="4">
+        <v>1658252192.3400004</v>
+      </c>
+      <c r="L36" s="4">
+        <v>1128983474.6099994</v>
+      </c>
+      <c r="M36" s="4">
+        <v>1466547658.8499999</v>
+      </c>
+      <c r="N36" s="36">
+        <v>460822997.69999999</v>
+      </c>
+      <c r="O36" s="5">
+        <v>13654415324.27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0F87DCB-C15D-4929-91DE-244B9D91599B}">
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:W36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="46.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="24.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="23.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.140625" style="8" customWidth="1"/>
+    <col min="10" max="14" width="23.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="48.28515625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="17.7109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A1" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="B3" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="8">
+        <v>0</v>
+      </c>
+      <c r="C4" s="8">
+        <v>304957238.06999999</v>
+      </c>
+      <c r="D4" s="8">
+        <v>293626663.99000001</v>
+      </c>
+      <c r="E4" s="8">
+        <v>295455291.26999998</v>
+      </c>
+      <c r="F4" s="8">
+        <v>302863752.23000002</v>
+      </c>
+      <c r="G4" s="8">
+        <v>287892625.00999999</v>
+      </c>
+      <c r="H4" s="8">
+        <v>339025853.42000002</v>
+      </c>
+      <c r="I4" s="8">
+        <v>282539067.82999998</v>
+      </c>
+      <c r="J4" s="8">
+        <v>274397917.69999999</v>
+      </c>
+      <c r="K4" s="8">
+        <v>358296535.20999998</v>
+      </c>
+      <c r="L4" s="8">
+        <v>349989169.37</v>
+      </c>
+      <c r="M4" s="8">
+        <v>355383273.38999999</v>
+      </c>
+      <c r="N4" s="5">
+        <v>381492947.31999999</v>
+      </c>
+      <c r="O4" s="5">
+        <v>3825920334.8099999</v>
+      </c>
+      <c r="U4" s="3"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="71"/>
+    </row>
+    <row r="5" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8">
+        <v>393426291.89999998</v>
+      </c>
+      <c r="C5" s="8">
+        <v>467111106.73000002</v>
+      </c>
+      <c r="D5" s="8">
+        <v>565715616.51999998</v>
+      </c>
+      <c r="E5" s="8">
+        <v>479285511.79000002</v>
+      </c>
+      <c r="F5" s="8">
+        <v>495028856.44999999</v>
+      </c>
+      <c r="G5" s="8">
+        <v>580478988.37</v>
+      </c>
+      <c r="H5" s="8">
+        <v>672969987.42999995</v>
+      </c>
+      <c r="I5" s="8">
+        <v>420752943.52999997</v>
+      </c>
+      <c r="J5" s="8">
+        <v>-217418369.66</v>
+      </c>
+      <c r="K5" s="8">
+        <v>420846150.56</v>
+      </c>
+      <c r="L5" s="8">
+        <v>557761146.00999999</v>
+      </c>
+      <c r="M5" s="8">
+        <v>585742312.90999997</v>
+      </c>
+      <c r="N5" s="5">
+        <v>-419999.96</v>
+      </c>
+      <c r="O5" s="5">
+        <v>5421280542.5799999</v>
+      </c>
+      <c r="U5" s="3"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="71"/>
+    </row>
+    <row r="6" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="8">
+        <v>38836276.810000002</v>
+      </c>
+      <c r="C6" s="8">
+        <v>7543327.9400000004</v>
+      </c>
+      <c r="D6" s="8">
+        <v>87880023.670000002</v>
+      </c>
+      <c r="E6" s="8">
+        <v>-13716819.279999999</v>
+      </c>
+      <c r="F6" s="8">
+        <v>-47269308.469999999</v>
+      </c>
+      <c r="G6" s="8">
+        <v>101520350.06999999</v>
+      </c>
+      <c r="H6" s="8">
+        <v>12118245.199999999</v>
+      </c>
+      <c r="I6" s="8">
+        <v>7115968.2300000004</v>
+      </c>
+      <c r="J6" s="8">
+        <v>120178887.93000001</v>
+      </c>
+      <c r="K6" s="8">
+        <v>204912753.33000001</v>
+      </c>
+      <c r="L6" s="8">
+        <v>26309117.219999999</v>
+      </c>
+      <c r="M6" s="8">
+        <v>123792291.17</v>
+      </c>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5">
+        <v>669221113.82000005</v>
+      </c>
+      <c r="U6" s="3"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="71"/>
+    </row>
+    <row r="7" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="8">
+        <v>1030523</v>
+      </c>
+      <c r="C7" s="8">
+        <v>1779851.5</v>
+      </c>
+      <c r="D7" s="8">
+        <v>89967645.799999997</v>
+      </c>
+      <c r="E7" s="8">
+        <v>5454620.7999999998</v>
+      </c>
+      <c r="F7" s="8">
+        <v>1928720</v>
+      </c>
+      <c r="G7" s="8">
+        <v>55296542.270000003</v>
+      </c>
+      <c r="H7" s="8">
+        <v>1213365.76</v>
+      </c>
+      <c r="I7" s="8">
+        <v>2654306</v>
+      </c>
+      <c r="J7" s="8">
+        <v>68379723.290000007</v>
+      </c>
+      <c r="K7" s="8">
+        <v>1511059.26</v>
+      </c>
+      <c r="L7" s="8">
+        <v>1370999.75</v>
+      </c>
+      <c r="M7" s="8">
+        <v>62648127.630000003</v>
+      </c>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5">
+        <v>293235485.06</v>
+      </c>
+      <c r="U7" s="3"/>
+      <c r="V7" s="70"/>
+      <c r="W7" s="71"/>
+    </row>
+    <row r="8" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="8">
+        <v>0</v>
+      </c>
+      <c r="C8" s="8">
+        <v>-3743307.34</v>
+      </c>
+      <c r="D8" s="8">
+        <v>3214318.03</v>
+      </c>
+      <c r="E8" s="8">
+        <v>2568641.4300000002</v>
+      </c>
+      <c r="F8" s="8">
+        <v>2709818.44</v>
+      </c>
+      <c r="G8" s="8">
+        <v>2460729.88</v>
+      </c>
+      <c r="H8" s="8">
+        <v>1878879.22</v>
+      </c>
+      <c r="I8" s="8">
+        <v>1904296.18</v>
+      </c>
+      <c r="J8" s="8">
+        <v>1696219.56</v>
+      </c>
+      <c r="K8" s="8">
+        <v>3013205.07</v>
+      </c>
+      <c r="L8" s="8">
+        <v>4076229.24</v>
+      </c>
+      <c r="M8" s="8">
+        <v>4328938.7699999996</v>
+      </c>
+      <c r="N8" s="5">
+        <v>5423264.25</v>
+      </c>
+      <c r="O8" s="5">
+        <v>29531232.73</v>
+      </c>
+      <c r="U8" s="3"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="71"/>
+    </row>
+    <row r="9" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="8">
+        <v>0</v>
+      </c>
+      <c r="C9" s="8">
+        <v>0</v>
+      </c>
+      <c r="D9" s="8">
+        <v>0</v>
+      </c>
+      <c r="E9" s="8">
+        <v>147123</v>
+      </c>
+      <c r="F9" s="8">
+        <v>2121741</v>
+      </c>
+      <c r="G9" s="8">
+        <v>231136</v>
+      </c>
+      <c r="H9" s="8">
+        <v>377322</v>
+      </c>
+      <c r="I9" s="8">
+        <v>-474</v>
+      </c>
+      <c r="J9" s="8">
+        <v>0</v>
+      </c>
+      <c r="K9" s="8">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
+        <v>302</v>
+      </c>
+      <c r="N9" s="5">
+        <v>0</v>
+      </c>
+      <c r="O9" s="5">
+        <v>2877150</v>
+      </c>
+      <c r="U9" s="3"/>
+      <c r="V9" s="70"/>
+      <c r="W9" s="71"/>
+    </row>
+    <row r="10" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="8">
+        <v>372591.57</v>
+      </c>
+      <c r="C10" s="8">
+        <v>8638473.9199999999</v>
+      </c>
+      <c r="D10" s="8">
+        <v>6525347.54</v>
+      </c>
+      <c r="E10" s="8">
+        <v>8400384.7100000009</v>
+      </c>
+      <c r="F10" s="8">
+        <v>8402142.8499999996</v>
+      </c>
+      <c r="G10" s="8">
+        <v>6551123.8600000003</v>
+      </c>
+      <c r="H10" s="8">
+        <v>8859721.5600000005</v>
+      </c>
+      <c r="I10" s="8">
+        <v>6556996.2000000002</v>
+      </c>
+      <c r="J10" s="8">
+        <v>6261955.8600000003</v>
+      </c>
+      <c r="K10" s="8">
+        <v>10463463.140000001</v>
+      </c>
+      <c r="L10" s="8">
+        <v>10430781.48</v>
+      </c>
+      <c r="M10" s="8">
+        <v>9396354.0700000003</v>
+      </c>
+      <c r="N10" s="5">
+        <v>10710297.99</v>
+      </c>
+      <c r="O10" s="5">
+        <v>101569634.75</v>
+      </c>
+      <c r="U10" s="3"/>
+      <c r="V10" s="70"/>
+      <c r="W10" s="71"/>
+    </row>
+    <row r="11" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="8">
+        <v>2398479.4900000002</v>
+      </c>
+      <c r="C11" s="8">
+        <v>-633051.31000000006</v>
+      </c>
+      <c r="D11" s="8">
+        <v>3750212</v>
+      </c>
+      <c r="E11" s="8">
+        <v>2550768.42</v>
+      </c>
+      <c r="F11" s="8">
+        <v>-5539892.8200000003</v>
+      </c>
+      <c r="G11" s="8">
+        <v>6086428.7199999997</v>
+      </c>
+      <c r="H11" s="8">
+        <v>-969121</v>
+      </c>
+      <c r="I11" s="8">
+        <v>4643757.75</v>
+      </c>
+      <c r="J11" s="8">
+        <v>1651846.6</v>
+      </c>
+      <c r="K11" s="8">
+        <v>15061355.34</v>
+      </c>
+      <c r="L11" s="8">
+        <v>1108063.6200000001</v>
+      </c>
+      <c r="M11" s="8">
+        <v>39719578.649999999</v>
+      </c>
+      <c r="N11" s="5">
+        <v>0</v>
+      </c>
+      <c r="O11" s="5">
+        <v>69828425.459999993</v>
+      </c>
+      <c r="U11" s="3"/>
+      <c r="V11" s="70"/>
+      <c r="W11" s="71"/>
+    </row>
+    <row r="12" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="8">
+        <v>404092.34</v>
+      </c>
+      <c r="C12" s="8">
+        <v>10977046.91</v>
+      </c>
+      <c r="D12" s="8">
+        <v>9521633.3200000003</v>
+      </c>
+      <c r="E12" s="8">
+        <v>9864436.8599999994</v>
+      </c>
+      <c r="F12" s="8">
+        <v>10093837.380000001</v>
+      </c>
+      <c r="G12" s="8">
+        <v>8841596.9700000007</v>
+      </c>
+      <c r="H12" s="8">
+        <v>9859789.2899999991</v>
+      </c>
+      <c r="I12" s="8">
+        <v>7961616.7400000002</v>
+      </c>
+      <c r="J12" s="8">
+        <v>7472022.9900000002</v>
+      </c>
+      <c r="K12" s="8">
+        <v>9965965.8800000008</v>
+      </c>
+      <c r="L12" s="8">
+        <v>10810203.6</v>
+      </c>
+      <c r="M12" s="8">
+        <v>10537067.960000001</v>
+      </c>
+      <c r="N12" s="5">
+        <v>10549742.91</v>
+      </c>
+      <c r="O12" s="5">
+        <v>116859053.15000001</v>
+      </c>
+      <c r="U12" s="3"/>
+      <c r="V12" s="70"/>
+      <c r="W12" s="71"/>
+    </row>
+    <row r="13" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="8">
+        <v>3000</v>
+      </c>
+      <c r="C13" s="8">
+        <v>128201.16</v>
+      </c>
+      <c r="D13" s="8">
+        <v>7887.07</v>
+      </c>
+      <c r="E13" s="8">
+        <v>24441.54</v>
+      </c>
+      <c r="F13" s="8">
+        <v>-99933.17</v>
+      </c>
+      <c r="G13" s="8">
+        <v>72374.05</v>
+      </c>
+      <c r="H13" s="8">
+        <v>3766.29</v>
+      </c>
+      <c r="I13" s="8">
+        <v>47218.57</v>
+      </c>
+      <c r="J13" s="8">
+        <v>88142.15</v>
+      </c>
+      <c r="K13" s="8">
+        <v>126313.95</v>
+      </c>
+      <c r="L13" s="8">
+        <v>2767.78</v>
+      </c>
+      <c r="M13" s="8">
+        <v>234133.35</v>
+      </c>
+      <c r="N13" s="5">
+        <v>-219748</v>
+      </c>
+      <c r="O13" s="5">
+        <v>418564.74</v>
+      </c>
+      <c r="U13" s="3"/>
+      <c r="V13" s="70"/>
+      <c r="W13" s="71"/>
+    </row>
+    <row r="14" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="8">
+        <v>450711</v>
+      </c>
+      <c r="C14" s="8">
+        <v>992591</v>
+      </c>
+      <c r="D14" s="8">
+        <v>1001061</v>
+      </c>
+      <c r="E14" s="8">
+        <v>994132</v>
+      </c>
+      <c r="F14" s="8">
+        <v>830581</v>
+      </c>
+      <c r="G14" s="8">
+        <v>808838</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1018360.5</v>
+      </c>
+      <c r="I14" s="8">
+        <v>1112686.75</v>
+      </c>
+      <c r="J14" s="8">
+        <v>1095831</v>
+      </c>
+      <c r="K14" s="8">
+        <v>1359123</v>
+      </c>
+      <c r="L14" s="8">
+        <v>1295540</v>
+      </c>
+      <c r="M14" s="8">
+        <v>1804149</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0</v>
+      </c>
+      <c r="O14" s="5">
+        <v>12763604.25</v>
+      </c>
+      <c r="U14" s="3"/>
+      <c r="V14" s="70"/>
+      <c r="W14" s="71"/>
+    </row>
+    <row r="15" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="8">
+        <v>617990</v>
+      </c>
+      <c r="C15" s="8">
+        <v>238304</v>
+      </c>
+      <c r="D15" s="8">
+        <v>470716</v>
+      </c>
+      <c r="E15" s="8">
+        <v>299208</v>
+      </c>
+      <c r="F15" s="8">
+        <v>388186</v>
+      </c>
+      <c r="G15" s="8">
+        <v>515283</v>
+      </c>
+      <c r="H15" s="8">
+        <v>445472</v>
+      </c>
+      <c r="I15" s="8">
+        <v>315629</v>
+      </c>
+      <c r="J15" s="8">
+        <v>329590</v>
+      </c>
+      <c r="K15" s="8">
+        <v>427998</v>
+      </c>
+      <c r="L15" s="8">
+        <v>756984</v>
+      </c>
+      <c r="M15" s="8">
+        <v>560994</v>
+      </c>
+      <c r="N15" s="5">
+        <v>0</v>
+      </c>
+      <c r="O15" s="5">
+        <v>5366354</v>
+      </c>
+      <c r="U15" s="3"/>
+      <c r="V15" s="70"/>
+      <c r="W15" s="71"/>
+    </row>
+    <row r="16" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="8">
+        <v>3586622.24</v>
+      </c>
+      <c r="C16" s="8">
+        <v>5045041.26</v>
+      </c>
+      <c r="D16" s="8">
+        <v>6498054.6299999999</v>
+      </c>
+      <c r="E16" s="8">
+        <v>42629785.32</v>
+      </c>
+      <c r="F16" s="8">
+        <v>39955916.310000002</v>
+      </c>
+      <c r="G16" s="8">
+        <v>8287178.0800000001</v>
+      </c>
+      <c r="H16" s="8">
+        <v>16735700.35</v>
+      </c>
+      <c r="I16" s="8">
+        <v>3697550.46</v>
+      </c>
+      <c r="J16" s="8">
+        <v>7957644.0999999996</v>
+      </c>
+      <c r="K16" s="8">
+        <v>7196212.0300000003</v>
+      </c>
+      <c r="L16" s="8">
+        <v>2905799.86</v>
+      </c>
+      <c r="M16" s="8">
+        <v>3641367.96</v>
+      </c>
+      <c r="N16" s="5">
+        <v>0</v>
+      </c>
+      <c r="O16" s="5">
+        <v>148136872.59999999</v>
+      </c>
+      <c r="U16" s="3"/>
+      <c r="V16" s="70"/>
+      <c r="W16" s="71"/>
+    </row>
+    <row r="17" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="8">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8">
+        <v>8454888.2400000002</v>
+      </c>
+      <c r="D17" s="8">
+        <v>8956732.8399999999</v>
+      </c>
+      <c r="E17" s="8">
+        <v>9472694.2300000004</v>
+      </c>
+      <c r="F17" s="8">
+        <v>9618443.1999999993</v>
+      </c>
+      <c r="G17" s="8">
+        <v>8779001.2699999996</v>
+      </c>
+      <c r="H17" s="8">
+        <v>10868463.35</v>
+      </c>
+      <c r="I17" s="8">
+        <v>8460667.5</v>
+      </c>
+      <c r="J17" s="8">
+        <v>7093206.8600000003</v>
+      </c>
+      <c r="K17" s="8">
+        <v>11046288.51</v>
+      </c>
+      <c r="L17" s="8">
+        <v>9955351.3599999994</v>
+      </c>
+      <c r="M17" s="8">
+        <v>12061013.9</v>
+      </c>
+      <c r="N17" s="5">
+        <v>14136173.220000001</v>
+      </c>
+      <c r="O17" s="5">
+        <v>118902924.48</v>
+      </c>
+      <c r="U17" s="3"/>
+      <c r="V17" s="70"/>
+      <c r="W17" s="71"/>
+    </row>
+    <row r="18" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="8">
+        <v>3616231.83</v>
+      </c>
+      <c r="C18" s="8">
+        <v>7865335.9199999999</v>
+      </c>
+      <c r="D18" s="8">
+        <v>5466085.9900000002</v>
+      </c>
+      <c r="E18" s="8">
+        <v>5511363.6500000004</v>
+      </c>
+      <c r="F18" s="8">
+        <v>4097860.12</v>
+      </c>
+      <c r="G18" s="8">
+        <v>6351881.8799999999</v>
+      </c>
+      <c r="H18" s="8">
+        <v>3199342.26</v>
+      </c>
+      <c r="I18" s="8">
+        <v>5953971.0199999996</v>
+      </c>
+      <c r="J18" s="8">
+        <v>11959929.51</v>
+      </c>
+      <c r="K18" s="8">
+        <v>5558028.6500000004</v>
+      </c>
+      <c r="L18" s="8">
+        <v>4596911.75</v>
+      </c>
+      <c r="M18" s="8">
+        <v>8434258.6400000006</v>
+      </c>
+      <c r="N18" s="5">
+        <v>12388.97</v>
+      </c>
+      <c r="O18" s="5">
+        <v>72623590.189999998</v>
+      </c>
+      <c r="U18" s="3"/>
+      <c r="V18" s="70"/>
+      <c r="W18" s="71"/>
+    </row>
+    <row r="19" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="8">
+        <v>53713.31</v>
+      </c>
+      <c r="C19" s="8">
+        <v>271254.59999999998</v>
+      </c>
+      <c r="D19" s="8">
+        <v>938010.84</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2702475.6</v>
+      </c>
+      <c r="F19" s="8">
+        <v>529909.39</v>
+      </c>
+      <c r="G19" s="8">
+        <v>1167970.82</v>
+      </c>
+      <c r="H19" s="8">
+        <v>1719646.97</v>
+      </c>
+      <c r="I19" s="8">
+        <v>884546.19</v>
+      </c>
+      <c r="J19" s="8">
+        <v>1376030.95</v>
+      </c>
+      <c r="K19" s="8">
+        <v>3490946.82</v>
+      </c>
+      <c r="L19" s="8">
+        <v>3033028.35</v>
+      </c>
+      <c r="M19" s="8">
+        <v>5864946.6900000004</v>
+      </c>
+      <c r="N19" s="5">
+        <v>1237382.17</v>
+      </c>
+      <c r="O19" s="5">
+        <v>23269862.699999999</v>
+      </c>
+      <c r="U19" s="3"/>
+      <c r="V19" s="70"/>
+      <c r="W19" s="71"/>
+    </row>
+    <row r="20" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="8">
+        <v>-1108191.0900000001</v>
+      </c>
+      <c r="C20" s="8">
+        <v>1120475.75</v>
+      </c>
+      <c r="D20" s="8">
+        <v>1721669.08</v>
+      </c>
+      <c r="E20" s="8">
+        <v>1042227.16</v>
+      </c>
+      <c r="F20" s="8">
+        <v>903213.69</v>
+      </c>
+      <c r="G20" s="8">
+        <v>1168751.19</v>
+      </c>
+      <c r="H20" s="8">
+        <v>920113.98</v>
+      </c>
+      <c r="I20" s="8">
+        <v>422379.71</v>
+      </c>
+      <c r="J20" s="8">
+        <v>891040.87</v>
+      </c>
+      <c r="K20" s="8">
+        <v>1119086.76</v>
+      </c>
+      <c r="L20" s="8">
+        <v>1107538.45</v>
+      </c>
+      <c r="M20" s="8">
+        <v>2819302.95</v>
+      </c>
+      <c r="N20" s="5">
+        <v>550</v>
+      </c>
+      <c r="O20" s="5">
+        <v>12128158.5</v>
+      </c>
+      <c r="U20" s="3"/>
+      <c r="V20" s="70"/>
+      <c r="W20" s="71"/>
+    </row>
+    <row r="21" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="8">
+        <v>0</v>
+      </c>
+      <c r="C21" s="8">
+        <v>0</v>
+      </c>
+      <c r="D21" s="8">
+        <v>0</v>
+      </c>
+      <c r="E21" s="8">
+        <v>857556.5</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>854947</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>820743</v>
+      </c>
+      <c r="L21" s="8">
+        <v>0</v>
+      </c>
+      <c r="M21" s="8">
+        <v>822494</v>
+      </c>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5">
+        <v>3355740.5</v>
+      </c>
+      <c r="U21" s="3"/>
+      <c r="V21" s="70"/>
+      <c r="W21" s="71"/>
+    </row>
+    <row r="22" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="C22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="D22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="E22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="F22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="G22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="H22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="I22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="J22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="K22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="L22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="M22" s="8">
+        <v>282734</v>
+      </c>
+      <c r="N22" s="5">
+        <v>0</v>
+      </c>
+      <c r="O22" s="5">
+        <v>3392808</v>
+      </c>
+      <c r="U22" s="3"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="71"/>
+    </row>
+    <row r="23" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="8">
+        <v>6.85</v>
+      </c>
+      <c r="C23" s="8">
+        <v>292.85000000000002</v>
+      </c>
+      <c r="D23" s="8">
+        <v>0</v>
+      </c>
+      <c r="E23" s="8">
+        <v>745427.18</v>
+      </c>
+      <c r="F23" s="8">
+        <v>1375303.03</v>
+      </c>
+      <c r="G23" s="8">
+        <v>4014367.83</v>
+      </c>
+      <c r="H23" s="8">
+        <v>470282.48</v>
+      </c>
+      <c r="I23" s="8">
+        <v>76859.520000000004</v>
+      </c>
+      <c r="J23" s="8">
+        <v>-9442.66</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>0</v>
+      </c>
+      <c r="M23" s="8">
+        <v>18.98</v>
+      </c>
+      <c r="N23" s="5">
+        <v>0</v>
+      </c>
+      <c r="O23" s="5">
+        <v>6673116.0599999996</v>
+      </c>
+      <c r="U23" s="3"/>
+      <c r="V23" s="70"/>
+      <c r="W23" s="71"/>
+    </row>
+    <row r="24" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="8">
+        <v>0</v>
+      </c>
+      <c r="C24" s="8">
+        <v>0</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>0</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>8984000</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>8151000</v>
+      </c>
+      <c r="N24" s="5">
+        <v>0</v>
+      </c>
+      <c r="O24" s="5">
+        <v>17135000</v>
+      </c>
+      <c r="U24" s="3"/>
+      <c r="V24" s="70"/>
+      <c r="W24" s="71"/>
+    </row>
+    <row r="25" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="8">
+        <v>0</v>
+      </c>
+      <c r="C25" s="8">
+        <v>0</v>
+      </c>
+      <c r="D25" s="8">
+        <v>0</v>
+      </c>
+      <c r="E25" s="8">
+        <v>3088613</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>0</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="5">
+        <v>0</v>
+      </c>
+      <c r="O25" s="5">
+        <v>3088613</v>
+      </c>
+      <c r="U25" s="3"/>
+      <c r="V25" s="70"/>
+      <c r="W25" s="71"/>
+    </row>
+    <row r="26" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="8">
+        <v>0</v>
+      </c>
+      <c r="C26" s="8">
+        <v>0</v>
+      </c>
+      <c r="D26" s="8">
+        <v>0</v>
+      </c>
+      <c r="E26" s="8">
+        <v>0</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>4461000</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
+        <v>0</v>
+      </c>
+      <c r="M26" s="8">
+        <v>0</v>
+      </c>
+      <c r="N26" s="5">
+        <v>0</v>
+      </c>
+      <c r="O26" s="5">
+        <v>4461000</v>
+      </c>
+      <c r="U26" s="3"/>
+      <c r="V26" s="70"/>
+      <c r="W26" s="71"/>
+    </row>
+    <row r="27" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="8">
+        <v>140806</v>
+      </c>
+      <c r="C27" s="8">
+        <v>12762</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1348401</v>
+      </c>
+      <c r="E27" s="8">
+        <v>-866533</v>
+      </c>
+      <c r="F27" s="8">
+        <v>-184340</v>
+      </c>
+      <c r="G27" s="8">
+        <v>455107</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>978032</v>
+      </c>
+      <c r="K27" s="8">
+        <v>1920422</v>
+      </c>
+      <c r="L27" s="8">
+        <v>-2383110</v>
+      </c>
+      <c r="M27" s="8">
+        <v>-274100</v>
+      </c>
+      <c r="N27" s="5">
+        <v>0</v>
+      </c>
+      <c r="O27" s="5">
+        <v>1147447</v>
+      </c>
+      <c r="U27" s="3"/>
+      <c r="V27" s="70"/>
+      <c r="W27" s="71"/>
+    </row>
+    <row r="28" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="8">
+        <v>10874</v>
+      </c>
+      <c r="C28" s="8">
+        <v>10990</v>
+      </c>
+      <c r="D28" s="8">
+        <v>638078</v>
+      </c>
+      <c r="E28" s="8">
+        <v>827241</v>
+      </c>
+      <c r="F28" s="8">
+        <v>725831</v>
+      </c>
+      <c r="G28" s="8">
+        <v>21949650</v>
+      </c>
+      <c r="H28" s="8">
+        <v>983166</v>
+      </c>
+      <c r="I28" s="8">
+        <v>769780</v>
+      </c>
+      <c r="J28" s="8">
+        <v>1024151</v>
+      </c>
+      <c r="K28" s="8">
+        <v>839979</v>
+      </c>
+      <c r="L28" s="8">
+        <v>735068</v>
+      </c>
+      <c r="M28" s="8">
+        <v>674066</v>
+      </c>
+      <c r="N28" s="5">
+        <v>0</v>
+      </c>
+      <c r="O28" s="5">
+        <v>29188874</v>
+      </c>
+      <c r="U28" s="3"/>
+      <c r="V28" s="70"/>
+      <c r="W28" s="71"/>
+    </row>
+    <row r="29" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A29" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="8">
+        <v>3893.88</v>
+      </c>
+      <c r="C29" s="8">
+        <v>5952.43</v>
+      </c>
+      <c r="D29" s="8">
+        <v>82.84</v>
+      </c>
+      <c r="E29" s="8">
+        <v>5088.37</v>
+      </c>
+      <c r="F29" s="8">
+        <v>-10591.95</v>
+      </c>
+      <c r="G29" s="8">
+        <v>-4273.3</v>
+      </c>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8">
+        <v>-1000</v>
+      </c>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8">
+        <v>16.57</v>
+      </c>
+      <c r="L29" s="8">
+        <v>-16.57</v>
+      </c>
+      <c r="M29" s="8">
+        <v>-0.34</v>
+      </c>
+      <c r="N29" s="5">
+        <v>0</v>
+      </c>
+      <c r="O29" s="5">
+        <v>-848.07</v>
+      </c>
+      <c r="U29" s="3"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="71"/>
+    </row>
+    <row r="30" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A30" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="8">
+        <v>12389.9</v>
+      </c>
+      <c r="C30" s="8">
+        <v>2365960.65</v>
+      </c>
+      <c r="D30" s="8">
+        <v>2208490.2999999998</v>
+      </c>
+      <c r="E30" s="8">
+        <v>2570369.98</v>
+      </c>
+      <c r="F30" s="8">
+        <v>2219571.38</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2851822.36</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2160202.54</v>
+      </c>
+      <c r="I30" s="8">
+        <v>2162395.4</v>
+      </c>
+      <c r="J30" s="8">
+        <v>1981952.29</v>
+      </c>
+      <c r="K30" s="8">
+        <v>2765336.66</v>
+      </c>
+      <c r="L30" s="8">
+        <v>2428616</v>
+      </c>
+      <c r="M30" s="8">
+        <v>2574755.17</v>
+      </c>
+      <c r="N30" s="5">
+        <v>2484274.2799999998</v>
+      </c>
+      <c r="O30" s="5">
+        <v>28786136.91</v>
+      </c>
+      <c r="U30" s="3"/>
+      <c r="V30" s="70"/>
+      <c r="W30" s="71"/>
+    </row>
+    <row r="31" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="8">
+        <v>-24245</v>
+      </c>
+      <c r="C31" s="8">
+        <v>5048675</v>
+      </c>
+      <c r="D31" s="8">
+        <v>-231205</v>
+      </c>
+      <c r="E31" s="8">
+        <v>-38505</v>
+      </c>
+      <c r="F31" s="8">
+        <v>-42723</v>
+      </c>
+      <c r="G31" s="8">
+        <v>-416569</v>
+      </c>
+      <c r="H31" s="8">
+        <v>-55279</v>
+      </c>
+      <c r="I31" s="8">
+        <v>-32163</v>
+      </c>
+      <c r="J31" s="8">
+        <v>-914299</v>
+      </c>
+      <c r="K31" s="8">
+        <v>-76454</v>
+      </c>
+      <c r="L31" s="8">
+        <v>-48277</v>
+      </c>
+      <c r="M31" s="8">
+        <v>-104622</v>
+      </c>
+      <c r="N31" s="5">
+        <v>0</v>
+      </c>
+      <c r="O31" s="5">
+        <v>3064334</v>
+      </c>
+      <c r="U31" s="3"/>
+      <c r="V31" s="70"/>
+      <c r="W31" s="71"/>
+    </row>
+    <row r="32" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A32" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="8">
+        <v>0</v>
+      </c>
+      <c r="C32" s="8">
+        <v>3750000</v>
+      </c>
+      <c r="D32" s="8">
+        <v>0</v>
+      </c>
+      <c r="E32" s="8">
+        <v>3750000</v>
+      </c>
+      <c r="F32" s="8">
+        <v>0</v>
+      </c>
+      <c r="G32" s="8">
+        <v>0</v>
+      </c>
+      <c r="H32" s="8">
+        <v>0</v>
+      </c>
+      <c r="I32" s="8">
+        <v>3750000</v>
+      </c>
+      <c r="J32" s="8">
+        <v>0</v>
+      </c>
+      <c r="K32" s="8">
+        <v>0</v>
+      </c>
+      <c r="L32" s="8">
+        <v>3750000</v>
+      </c>
+      <c r="M32" s="8">
+        <v>0</v>
+      </c>
+      <c r="N32" s="5">
+        <v>0</v>
+      </c>
+      <c r="O32" s="5">
+        <v>15000000</v>
+      </c>
+      <c r="U32" s="3"/>
+      <c r="V32" s="70"/>
+      <c r="W32" s="71"/>
+    </row>
+    <row r="33" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="8">
+        <v>-2599825</v>
+      </c>
+      <c r="C33" s="8">
+        <v>-399650</v>
+      </c>
+      <c r="D33" s="8">
+        <v>3468672</v>
+      </c>
+      <c r="E33" s="8">
+        <v>-399650</v>
+      </c>
+      <c r="F33" s="8">
+        <v>-399950</v>
+      </c>
+      <c r="G33" s="8">
+        <v>3225867</v>
+      </c>
+      <c r="H33" s="8">
+        <v>-400000</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-400000</v>
+      </c>
+      <c r="J33" s="8">
+        <v>4250523</v>
+      </c>
+      <c r="K33" s="8">
+        <v>-400025</v>
+      </c>
+      <c r="L33" s="8">
+        <v>-400000</v>
+      </c>
+      <c r="M33" s="8">
+        <v>4046335</v>
+      </c>
+      <c r="N33" s="5">
+        <v>2924555</v>
+      </c>
+      <c r="O33" s="5">
+        <v>12516852</v>
+      </c>
+      <c r="U33" s="3"/>
+      <c r="V33" s="70"/>
+      <c r="W33" s="71"/>
+    </row>
+    <row r="34" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="8">
+        <v>-448194.38</v>
+      </c>
+      <c r="C34" s="8">
+        <v>1234452.3500000001</v>
+      </c>
+      <c r="D34" s="8">
+        <v>753238.81</v>
+      </c>
+      <c r="E34" s="8">
+        <v>991034.59</v>
+      </c>
+      <c r="F34" s="8">
+        <v>347611.64</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1857564.39</v>
+      </c>
+      <c r="H34" s="8">
+        <v>875554.89</v>
+      </c>
+      <c r="I34" s="8">
+        <v>747736.72</v>
+      </c>
+      <c r="J34" s="8">
+        <v>1679028.74</v>
+      </c>
+      <c r="K34" s="8">
+        <v>-55411.06</v>
+      </c>
+      <c r="L34" s="8">
+        <v>922139.64</v>
+      </c>
+      <c r="M34" s="8">
+        <v>25426161.059999999</v>
+      </c>
+      <c r="N34" s="5">
+        <v>3053643.79</v>
+      </c>
+      <c r="O34" s="5">
+        <v>37384561.18</v>
+      </c>
+      <c r="U34" s="3"/>
+      <c r="V34" s="70"/>
+      <c r="W34" s="71"/>
+    </row>
+    <row r="35" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="P35" s="37"/>
+      <c r="V35" s="71"/>
+      <c r="W35" s="71"/>
+    </row>
+    <row r="36" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="4">
+        <v>441066772.65000004</v>
+      </c>
+      <c r="C36" s="4">
+        <v>833058947.63000011</v>
+      </c>
+      <c r="D36" s="4">
+        <v>1093730170.2699995</v>
+      </c>
+      <c r="E36" s="4">
+        <v>864499663.11999965</v>
+      </c>
+      <c r="F36" s="4">
+        <v>830877289.70000005</v>
+      </c>
+      <c r="G36" s="4">
+        <v>1110727069.7200003</v>
+      </c>
+      <c r="H36" s="4">
+        <v>1094400516.4900002</v>
+      </c>
+      <c r="I36" s="4">
+        <v>762379470.30000019</v>
+      </c>
+      <c r="J36" s="4">
+        <v>307145299.08000004</v>
+      </c>
+      <c r="K36" s="4">
+        <v>1060491826.6800003</v>
+      </c>
+      <c r="L36" s="4">
+        <v>990796785.90999997</v>
+      </c>
+      <c r="M36" s="4">
+        <v>1268567254.9100003</v>
+      </c>
+      <c r="N36" s="36">
+        <v>431385471.94</v>
+      </c>
+      <c r="O36" s="5">
+        <v>11089126538.4</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="U4:V34">
+    <sortCondition descending="1" ref="V4:V34"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54B5ECF5-9E60-4536-BE0A-80D4F0C4ACC9}">
+  <sheetPr codeName="Sheet3"/>
+  <dimension ref="A1:O36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="48.28515625" customWidth="1"/>
+    <col min="2" max="3" width="20.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="20.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="23.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="12" width="20.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="23.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="23.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A1" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="B3" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="68">
+        <v>-2.4445398594252765E-8</v>
+      </c>
+      <c r="C4" s="68">
+        <v>293585617.98000002</v>
+      </c>
+      <c r="D4" s="68">
+        <v>284572852.30000001</v>
+      </c>
+      <c r="E4" s="69">
+        <v>268617449.63999999</v>
+      </c>
+      <c r="F4" s="69">
+        <v>269113215.93000001</v>
+      </c>
+      <c r="G4" s="69">
+        <v>272173394.94999999</v>
+      </c>
+      <c r="H4" s="69">
+        <v>317802550.44</v>
+      </c>
+      <c r="I4" s="69">
+        <v>245944685.80000001</v>
+      </c>
+      <c r="J4" s="69">
+        <v>240073537.36999997</v>
+      </c>
+      <c r="K4" s="69">
+        <v>207455513.37000003</v>
+      </c>
+      <c r="L4" s="69">
+        <v>238000169.22999999</v>
+      </c>
+      <c r="M4" s="69">
+        <v>331575322.78000003</v>
+      </c>
+      <c r="N4" s="69">
+        <v>317857433.76999998</v>
+      </c>
+      <c r="O4" s="69">
+        <v>3286771743.5599999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="68">
+        <v>458323458.81999999</v>
+      </c>
+      <c r="C5" s="68">
+        <v>438387475.91000003</v>
+      </c>
+      <c r="D5" s="68">
+        <v>551979850.01999998</v>
+      </c>
+      <c r="E5" s="69">
+        <v>463954612.01999998</v>
+      </c>
+      <c r="F5" s="69">
+        <v>448904451.90000004</v>
+      </c>
+      <c r="G5" s="69">
+        <v>559699096.27999997</v>
+      </c>
+      <c r="H5" s="69">
+        <v>603272277.89999998</v>
+      </c>
+      <c r="I5" s="69">
+        <v>-103859065.07000008</v>
+      </c>
+      <c r="J5" s="69">
+        <v>106645707.59000006</v>
+      </c>
+      <c r="K5" s="69">
+        <v>238451431.30999994</v>
+      </c>
+      <c r="L5" s="69">
+        <v>373684802.26999998</v>
+      </c>
+      <c r="M5" s="69">
+        <v>517063357.19000006</v>
+      </c>
+      <c r="N5" s="69">
+        <v>362912573.73999995</v>
+      </c>
+      <c r="O5" s="69">
+        <v>5019420029.8799992</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="68">
+        <v>16241516</v>
+      </c>
+      <c r="C6" s="68">
+        <v>5418025</v>
+      </c>
+      <c r="D6" s="68">
+        <v>103727710</v>
+      </c>
+      <c r="E6" s="69">
+        <v>-35748188</v>
+      </c>
+      <c r="F6" s="69">
+        <v>-31063669</v>
+      </c>
+      <c r="G6" s="69">
+        <v>74588018</v>
+      </c>
+      <c r="H6" s="69">
+        <v>19465276</v>
+      </c>
+      <c r="I6" s="69">
+        <v>8253055</v>
+      </c>
+      <c r="J6" s="69">
+        <v>86536033</v>
+      </c>
+      <c r="K6" s="69">
+        <v>28432588</v>
+      </c>
+      <c r="L6" s="69">
+        <v>8714119</v>
+      </c>
+      <c r="M6" s="69">
+        <v>35681179</v>
+      </c>
+      <c r="N6" s="69">
+        <v>102783016</v>
+      </c>
+      <c r="O6" s="69">
+        <v>423028678</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="68">
+        <v>3037853</v>
+      </c>
+      <c r="C7" s="68">
+        <v>3000993</v>
+      </c>
+      <c r="D7" s="68">
+        <v>54953379</v>
+      </c>
+      <c r="E7" s="69">
+        <v>1972686</v>
+      </c>
+      <c r="F7" s="69">
+        <v>1368037</v>
+      </c>
+      <c r="G7" s="69">
+        <v>51082833</v>
+      </c>
+      <c r="H7" s="69">
+        <v>1223565</v>
+      </c>
+      <c r="I7" s="69">
+        <v>2831755</v>
+      </c>
+      <c r="J7" s="69">
+        <v>66209258</v>
+      </c>
+      <c r="K7" s="69">
+        <v>1179754</v>
+      </c>
+      <c r="L7" s="69">
+        <v>1040401</v>
+      </c>
+      <c r="M7" s="69">
+        <v>53595955</v>
+      </c>
+      <c r="N7" s="69">
+        <v>0</v>
+      </c>
+      <c r="O7" s="69">
+        <v>241496469</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="68">
+        <v>0</v>
+      </c>
+      <c r="C8" s="68">
+        <v>-4559015.629999999</v>
+      </c>
+      <c r="D8" s="68">
+        <v>3781092.09</v>
+      </c>
+      <c r="E8" s="69">
+        <v>3387513.26</v>
+      </c>
+      <c r="F8" s="69">
+        <v>3210557.8</v>
+      </c>
+      <c r="G8" s="69">
+        <v>3580732.2</v>
+      </c>
+      <c r="H8" s="69">
+        <v>3053741.52</v>
+      </c>
+      <c r="I8" s="69">
+        <v>2280391.14</v>
+      </c>
+      <c r="J8" s="69">
+        <v>2290441.75</v>
+      </c>
+      <c r="K8" s="69">
+        <v>1599720.8099999998</v>
+      </c>
+      <c r="L8" s="69">
+        <v>1359109.3</v>
+      </c>
+      <c r="M8" s="69">
+        <v>2207601.21</v>
+      </c>
+      <c r="N8" s="69">
+        <v>2666768.77</v>
+      </c>
+      <c r="O8" s="69">
+        <v>24858654.220000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="68">
+        <v>0</v>
+      </c>
+      <c r="C9" s="68">
+        <v>0</v>
+      </c>
+      <c r="D9" s="68">
+        <v>0</v>
+      </c>
+      <c r="E9" s="69">
+        <v>2500000</v>
+      </c>
+      <c r="F9" s="69">
+        <v>0</v>
+      </c>
+      <c r="G9" s="69">
+        <v>0</v>
+      </c>
+      <c r="H9" s="69">
+        <v>120913</v>
+      </c>
+      <c r="I9" s="69">
+        <v>-62</v>
+      </c>
+      <c r="J9" s="69">
+        <v>0</v>
+      </c>
+      <c r="K9" s="69">
+        <v>0</v>
+      </c>
+      <c r="L9" s="69">
+        <v>450</v>
+      </c>
+      <c r="M9" s="69">
+        <v>0</v>
+      </c>
+      <c r="N9" s="69">
+        <v>0</v>
+      </c>
+      <c r="O9" s="69">
+        <v>2621301</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="68">
+        <v>-1864461.2900000007</v>
+      </c>
+      <c r="C10" s="68">
+        <v>8039312.7700000005</v>
+      </c>
+      <c r="D10" s="68">
+        <v>6421602.3499999996</v>
+      </c>
+      <c r="E10" s="69">
+        <v>6601065.1399999997</v>
+      </c>
+      <c r="F10" s="69">
+        <v>8634087.6600000039</v>
+      </c>
+      <c r="G10" s="69">
+        <v>6557102.9400000004</v>
+      </c>
+      <c r="H10" s="69">
+        <v>7681960.7600000007</v>
+      </c>
+      <c r="I10" s="69">
+        <v>7151550.7999999998</v>
+      </c>
+      <c r="J10" s="69">
+        <v>4375773.58</v>
+      </c>
+      <c r="K10" s="69">
+        <v>566277.81999999995</v>
+      </c>
+      <c r="L10" s="69">
+        <v>980399.78999999992</v>
+      </c>
+      <c r="M10" s="69">
+        <v>17585005.109999999</v>
+      </c>
+      <c r="N10" s="69">
+        <v>8359732.8499999996</v>
+      </c>
+      <c r="O10" s="69">
+        <v>81089410.279999986</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="68">
+        <v>4713911</v>
+      </c>
+      <c r="C11" s="68">
+        <v>913107</v>
+      </c>
+      <c r="D11" s="68">
+        <v>9831060</v>
+      </c>
+      <c r="E11" s="69">
+        <v>833195</v>
+      </c>
+      <c r="F11" s="69">
+        <v>7571995</v>
+      </c>
+      <c r="G11" s="69">
+        <v>11589511</v>
+      </c>
+      <c r="H11" s="69">
+        <v>3450501</v>
+      </c>
+      <c r="I11" s="69">
+        <v>89724</v>
+      </c>
+      <c r="J11" s="69">
+        <v>18784225</v>
+      </c>
+      <c r="K11" s="69">
+        <v>9243540</v>
+      </c>
+      <c r="L11" s="69">
+        <v>-1896499</v>
+      </c>
+      <c r="M11" s="69">
+        <v>3849387</v>
+      </c>
+      <c r="N11" s="69">
+        <v>4510381</v>
+      </c>
+      <c r="O11" s="69">
+        <v>73484038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="68">
+        <v>544728.75000000186</v>
+      </c>
+      <c r="C12" s="68">
+        <v>10378722.119999999</v>
+      </c>
+      <c r="D12" s="68">
+        <v>9878251.0899999999</v>
+      </c>
+      <c r="E12" s="69">
+        <v>9080234.3599999994</v>
+      </c>
+      <c r="F12" s="69">
+        <v>9712379.9100000001</v>
+      </c>
+      <c r="G12" s="69">
+        <v>8213960.5000000009</v>
+      </c>
+      <c r="H12" s="69">
+        <v>9308049.9699999988</v>
+      </c>
+      <c r="I12" s="69">
+        <v>8693078.8599999994</v>
+      </c>
+      <c r="J12" s="69">
+        <v>7472387.1199999992</v>
+      </c>
+      <c r="K12" s="69">
+        <v>6794684.6100000003</v>
+      </c>
+      <c r="L12" s="69">
+        <v>7801900.4000000004</v>
+      </c>
+      <c r="M12" s="69">
+        <v>14456472.370000001</v>
+      </c>
+      <c r="N12" s="69">
+        <v>10016684.83</v>
+      </c>
+      <c r="O12" s="69">
+        <v>112351534.89000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="68">
+        <v>10100.000000000065</v>
+      </c>
+      <c r="C13" s="68">
+        <v>-10103.520000000019</v>
+      </c>
+      <c r="D13" s="68">
+        <v>-5847.8699999999953</v>
+      </c>
+      <c r="E13" s="69">
+        <v>15764.580000000016</v>
+      </c>
+      <c r="F13" s="69">
+        <v>-14350.629999999946</v>
+      </c>
+      <c r="G13" s="69">
+        <v>76152.990000000049</v>
+      </c>
+      <c r="H13" s="69">
+        <v>-46823.820000000123</v>
+      </c>
+      <c r="I13" s="69">
+        <v>37772.259999999951</v>
+      </c>
+      <c r="J13" s="69">
+        <v>29185.919999999925</v>
+      </c>
+      <c r="K13" s="69">
+        <v>-372065.47000000003</v>
+      </c>
+      <c r="L13" s="69">
+        <v>-342089.54</v>
+      </c>
+      <c r="M13" s="69">
+        <v>33961.289999999979</v>
+      </c>
+      <c r="N13" s="69">
+        <v>-90637.93</v>
+      </c>
+      <c r="O13" s="69">
+        <v>-678981.74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="68">
+        <v>255891</v>
+      </c>
+      <c r="C14" s="68">
+        <v>613461</v>
+      </c>
+      <c r="D14" s="68">
+        <v>538973</v>
+      </c>
+      <c r="E14" s="69">
+        <v>623748</v>
+      </c>
+      <c r="F14" s="69">
+        <v>707644</v>
+      </c>
+      <c r="G14" s="69">
+        <v>226662</v>
+      </c>
+      <c r="H14" s="69">
+        <v>645302</v>
+      </c>
+      <c r="I14" s="69">
+        <v>1040967.5</v>
+      </c>
+      <c r="J14" s="69">
+        <v>724687</v>
+      </c>
+      <c r="K14" s="69">
+        <v>531338.5</v>
+      </c>
+      <c r="L14" s="69">
+        <v>726589</v>
+      </c>
+      <c r="M14" s="69">
+        <v>1361258</v>
+      </c>
+      <c r="N14" s="69">
+        <v>-17353.5</v>
+      </c>
+      <c r="O14" s="69">
+        <v>7979167.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="68">
+        <v>433733.19</v>
+      </c>
+      <c r="C15" s="68">
+        <v>607477.89</v>
+      </c>
+      <c r="D15" s="68">
+        <v>431247.31</v>
+      </c>
+      <c r="E15" s="69">
+        <v>510492.38000000006</v>
+      </c>
+      <c r="F15" s="69">
+        <v>614653.46</v>
+      </c>
+      <c r="G15" s="69">
+        <v>344940.18</v>
+      </c>
+      <c r="H15" s="69">
+        <v>630193.40999999992</v>
+      </c>
+      <c r="I15" s="69">
+        <v>284973.06</v>
+      </c>
+      <c r="J15" s="69">
+        <v>755970.19</v>
+      </c>
+      <c r="K15" s="69">
+        <v>647392.99</v>
+      </c>
+      <c r="L15" s="69">
+        <v>251851.37</v>
+      </c>
+      <c r="M15" s="69">
+        <v>218789.3</v>
+      </c>
+      <c r="N15" s="69">
+        <v>0</v>
+      </c>
+      <c r="O15" s="69">
+        <v>5731714.7300000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="68">
+        <v>4885889.8699999992</v>
+      </c>
+      <c r="C16" s="68">
+        <v>1748299.3699999999</v>
+      </c>
+      <c r="D16" s="68">
+        <v>3998433.4299999997</v>
+      </c>
+      <c r="E16" s="69">
+        <v>62574749.280000001</v>
+      </c>
+      <c r="F16" s="69">
+        <v>27387639.309999999</v>
+      </c>
+      <c r="G16" s="69">
+        <v>9020734.5999999996</v>
+      </c>
+      <c r="H16" s="69">
+        <v>4742683.8600000003</v>
+      </c>
+      <c r="I16" s="69">
+        <v>2566541.7600000002</v>
+      </c>
+      <c r="J16" s="69">
+        <v>5436735.9499999993</v>
+      </c>
+      <c r="K16" s="69">
+        <v>3767792.66</v>
+      </c>
+      <c r="L16" s="69">
+        <v>1879632.26</v>
+      </c>
+      <c r="M16" s="69">
+        <v>2858438.29</v>
+      </c>
+      <c r="N16" s="69">
+        <v>0</v>
+      </c>
+      <c r="O16" s="69">
+        <v>130867570.64000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="68">
+        <v>1.862645149230957E-9</v>
+      </c>
+      <c r="C17" s="68">
+        <v>7961986.790000001</v>
+      </c>
+      <c r="D17" s="68">
+        <v>7192954.9300000016</v>
+      </c>
+      <c r="E17" s="69">
+        <v>6829355.4500000011</v>
+      </c>
+      <c r="F17" s="69">
+        <v>7734384.9900000002</v>
+      </c>
+      <c r="G17" s="69">
+        <v>6407156.25</v>
+      </c>
+      <c r="H17" s="69">
+        <v>6585403.8100000005</v>
+      </c>
+      <c r="I17" s="69">
+        <v>7393930.8500000015</v>
+      </c>
+      <c r="J17" s="69">
+        <v>5827262.9399999995</v>
+      </c>
+      <c r="K17" s="69">
+        <v>7230297.7999999998</v>
+      </c>
+      <c r="L17" s="69">
+        <v>5572755.3800000008</v>
+      </c>
+      <c r="M17" s="69">
+        <v>5564011.3799999999</v>
+      </c>
+      <c r="N17" s="69">
+        <v>7458487.9500000002</v>
+      </c>
+      <c r="O17" s="69">
+        <v>81757988.519999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="68">
+        <v>11610847</v>
+      </c>
+      <c r="C18" s="68">
+        <v>8185412</v>
+      </c>
+      <c r="D18" s="68">
+        <v>12417767</v>
+      </c>
+      <c r="E18" s="69">
+        <v>6064789</v>
+      </c>
+      <c r="F18" s="69">
+        <v>8544580</v>
+      </c>
+      <c r="G18" s="69">
+        <v>14362695</v>
+      </c>
+      <c r="H18" s="69">
+        <v>6855178</v>
+      </c>
+      <c r="I18" s="69">
+        <v>6065933</v>
+      </c>
+      <c r="J18" s="69">
+        <v>19735081</v>
+      </c>
+      <c r="K18" s="69">
+        <v>20759873</v>
+      </c>
+      <c r="L18" s="69">
+        <v>7278477</v>
+      </c>
+      <c r="M18" s="69">
+        <v>7910600</v>
+      </c>
+      <c r="N18" s="69">
+        <v>1064104</v>
+      </c>
+      <c r="O18" s="69">
+        <v>130855336</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="68">
+        <v>155140.15999999997</v>
+      </c>
+      <c r="C19" s="68">
+        <v>511609.56000000006</v>
+      </c>
+      <c r="D19" s="68">
+        <v>218215.11000000002</v>
+      </c>
+      <c r="E19" s="69">
+        <v>2706164.0500000003</v>
+      </c>
+      <c r="F19" s="69">
+        <v>555177.42999999993</v>
+      </c>
+      <c r="G19" s="69">
+        <v>685280.78</v>
+      </c>
+      <c r="H19" s="69">
+        <v>623005.25999999989</v>
+      </c>
+      <c r="I19" s="69">
+        <v>1440659.82</v>
+      </c>
+      <c r="J19" s="69">
+        <v>575999.1399999999</v>
+      </c>
+      <c r="K19" s="69">
+        <v>1111959.9099999999</v>
+      </c>
+      <c r="L19" s="69">
+        <v>3067838.9900000007</v>
+      </c>
+      <c r="M19" s="69">
+        <v>1756233.8399999999</v>
+      </c>
+      <c r="N19" s="69">
+        <v>1862398.96</v>
+      </c>
+      <c r="O19" s="69">
+        <v>15269683.010000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="68">
+        <v>-867143.87</v>
+      </c>
+      <c r="C20" s="68">
+        <v>1027831.3199999998</v>
+      </c>
+      <c r="D20" s="68">
+        <v>1592097.3600000008</v>
+      </c>
+      <c r="E20" s="69">
+        <v>308499.3599999969</v>
+      </c>
+      <c r="F20" s="69">
+        <v>1213485.2800000005</v>
+      </c>
+      <c r="G20" s="69">
+        <v>1532162.0600000019</v>
+      </c>
+      <c r="H20" s="69">
+        <v>755847.97999999754</v>
+      </c>
+      <c r="I20" s="69">
+        <v>1089173.5699999975</v>
+      </c>
+      <c r="J20" s="69">
+        <v>612224.7799999984</v>
+      </c>
+      <c r="K20" s="69">
+        <v>928046.79000000097</v>
+      </c>
+      <c r="L20" s="69">
+        <v>2681613.4399999976</v>
+      </c>
+      <c r="M20" s="69">
+        <v>56937.289999996865</v>
+      </c>
+      <c r="N20" s="69">
+        <v>46415</v>
+      </c>
+      <c r="O20" s="69">
+        <v>10977190.35999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="68"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="69">
+        <v>879019</v>
+      </c>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69">
+        <v>879716</v>
+      </c>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69">
+        <v>862571.5</v>
+      </c>
+      <c r="L21" s="69"/>
+      <c r="M21" s="69">
+        <v>859681.5</v>
+      </c>
+      <c r="N21" s="69">
+        <v>0</v>
+      </c>
+      <c r="O21" s="69">
+        <v>3480988</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="68">
+        <v>282734</v>
+      </c>
+      <c r="C22" s="68">
+        <v>282734</v>
+      </c>
+      <c r="D22" s="68">
+        <v>282734</v>
+      </c>
+      <c r="E22" s="69">
+        <v>268474</v>
+      </c>
+      <c r="F22" s="69">
+        <v>14260</v>
+      </c>
+      <c r="G22" s="69">
+        <v>0</v>
+      </c>
+      <c r="H22" s="69">
+        <v>565468</v>
+      </c>
+      <c r="I22" s="69">
+        <v>565468</v>
+      </c>
+      <c r="J22" s="69">
+        <v>282734</v>
+      </c>
+      <c r="K22" s="69">
+        <v>282734</v>
+      </c>
+      <c r="L22" s="69">
+        <v>282734</v>
+      </c>
+      <c r="M22" s="69">
+        <v>282734</v>
+      </c>
+      <c r="N22" s="69">
+        <v>0</v>
+      </c>
+      <c r="O22" s="69">
+        <v>3392808</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="68">
+        <v>-5574.2900000000009</v>
+      </c>
+      <c r="C23" s="68">
+        <v>59.13</v>
+      </c>
+      <c r="D23" s="68">
+        <v>369.95</v>
+      </c>
+      <c r="E23" s="69">
+        <v>547404.15</v>
+      </c>
+      <c r="F23" s="69">
+        <v>103663.63</v>
+      </c>
+      <c r="G23" s="69">
+        <v>5196931.6399999997</v>
+      </c>
+      <c r="H23" s="69">
+        <v>380194.22</v>
+      </c>
+      <c r="I23" s="69">
+        <v>106135.75</v>
+      </c>
+      <c r="J23" s="69">
+        <v>9457.9500000000007</v>
+      </c>
+      <c r="K23" s="69">
+        <v>13183.56</v>
+      </c>
+      <c r="L23" s="69">
+        <v>13259.43</v>
+      </c>
+      <c r="M23" s="69">
+        <v>-13198.08</v>
+      </c>
+      <c r="N23" s="69">
+        <v>0</v>
+      </c>
+      <c r="O23" s="69">
+        <v>6351887.0399999991</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="68">
+        <v>0</v>
+      </c>
+      <c r="C24" s="68">
+        <v>0</v>
+      </c>
+      <c r="D24" s="68">
+        <v>0</v>
+      </c>
+      <c r="E24" s="69">
+        <v>0</v>
+      </c>
+      <c r="F24" s="69">
+        <v>0</v>
+      </c>
+      <c r="G24" s="69">
+        <v>0</v>
+      </c>
+      <c r="H24" s="69">
+        <v>8952000</v>
+      </c>
+      <c r="I24" s="69">
+        <v>0</v>
+      </c>
+      <c r="J24" s="69">
+        <v>0</v>
+      </c>
+      <c r="K24" s="69">
+        <v>0</v>
+      </c>
+      <c r="L24" s="69">
+        <v>0</v>
+      </c>
+      <c r="M24" s="69">
+        <v>8527000</v>
+      </c>
+      <c r="N24" s="69">
+        <v>0</v>
+      </c>
+      <c r="O24" s="69">
+        <v>17479000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="68">
+        <v>0</v>
+      </c>
+      <c r="C25" s="68">
+        <v>0</v>
+      </c>
+      <c r="D25" s="68">
+        <v>0</v>
+      </c>
+      <c r="E25" s="69">
+        <v>3226732</v>
+      </c>
+      <c r="F25" s="69">
+        <v>0</v>
+      </c>
+      <c r="G25" s="69">
+        <v>0</v>
+      </c>
+      <c r="H25" s="69">
+        <v>0</v>
+      </c>
+      <c r="I25" s="69">
+        <v>0</v>
+      </c>
+      <c r="J25" s="69">
+        <v>0</v>
+      </c>
+      <c r="K25" s="69">
+        <v>0</v>
+      </c>
+      <c r="L25" s="69">
+        <v>0</v>
+      </c>
+      <c r="M25" s="69">
+        <v>0</v>
+      </c>
+      <c r="N25" s="69">
+        <v>0</v>
+      </c>
+      <c r="O25" s="69">
+        <v>3226732</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="68">
+        <v>0</v>
+      </c>
+      <c r="C26" s="68">
+        <v>0</v>
+      </c>
+      <c r="D26" s="68">
+        <v>0</v>
+      </c>
+      <c r="E26" s="69">
+        <v>0</v>
+      </c>
+      <c r="F26" s="69">
+        <v>0</v>
+      </c>
+      <c r="G26" s="69">
+        <v>0</v>
+      </c>
+      <c r="H26" s="69">
+        <v>0</v>
+      </c>
+      <c r="I26" s="69">
+        <v>0</v>
+      </c>
+      <c r="J26" s="69">
+        <v>4461000</v>
+      </c>
+      <c r="K26" s="69">
+        <v>0</v>
+      </c>
+      <c r="L26" s="69">
+        <v>0</v>
+      </c>
+      <c r="M26" s="69">
+        <v>0</v>
+      </c>
+      <c r="N26" s="69">
+        <v>0</v>
+      </c>
+      <c r="O26" s="69">
+        <v>4461000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="68">
+        <v>3101818</v>
+      </c>
+      <c r="C27" s="68">
+        <v>5247</v>
+      </c>
+      <c r="D27" s="68">
+        <v>1081500</v>
+      </c>
+      <c r="E27" s="69">
+        <v>1067049</v>
+      </c>
+      <c r="F27" s="69">
+        <v>1517</v>
+      </c>
+      <c r="G27" s="69">
+        <v>614000</v>
+      </c>
+      <c r="H27" s="69">
+        <v>800</v>
+      </c>
+      <c r="I27" s="69">
+        <v>155973</v>
+      </c>
+      <c r="J27" s="69">
+        <v>1088000</v>
+      </c>
+      <c r="K27" s="69">
+        <v>774000</v>
+      </c>
+      <c r="L27" s="69">
+        <v>938630</v>
+      </c>
+      <c r="M27" s="69">
+        <v>-339299</v>
+      </c>
+      <c r="N27" s="69">
+        <v>0</v>
+      </c>
+      <c r="O27" s="69">
+        <v>8489235</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="68">
+        <v>0</v>
+      </c>
+      <c r="C28" s="68">
+        <v>0</v>
+      </c>
+      <c r="D28" s="68">
+        <v>806225</v>
+      </c>
+      <c r="E28" s="69">
+        <v>809829</v>
+      </c>
+      <c r="F28" s="69">
+        <v>709214</v>
+      </c>
+      <c r="G28" s="69">
+        <v>20966972</v>
+      </c>
+      <c r="H28" s="69">
+        <v>998556</v>
+      </c>
+      <c r="I28" s="69">
+        <v>699036</v>
+      </c>
+      <c r="J28" s="69">
+        <v>805965</v>
+      </c>
+      <c r="K28" s="69">
+        <v>250796</v>
+      </c>
+      <c r="L28" s="69">
+        <v>626131</v>
+      </c>
+      <c r="M28" s="69">
+        <v>860866</v>
+      </c>
+      <c r="N28" s="69">
+        <v>0</v>
+      </c>
+      <c r="O28" s="69">
+        <v>27533590</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A29" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="68">
+        <v>2233963</v>
+      </c>
+      <c r="C29" s="68">
+        <v>-3018683</v>
+      </c>
+      <c r="D29" s="68">
+        <v>6041</v>
+      </c>
+      <c r="E29" s="69">
+        <v>2407551</v>
+      </c>
+      <c r="F29" s="69">
+        <v>-2450805</v>
+      </c>
+      <c r="G29" s="69">
+        <v>2912</v>
+      </c>
+      <c r="H29" s="69">
+        <v>2184404</v>
+      </c>
+      <c r="I29" s="69">
+        <v>-2187899</v>
+      </c>
+      <c r="J29" s="69">
+        <v>0</v>
+      </c>
+      <c r="K29" s="69">
+        <v>500</v>
+      </c>
+      <c r="L29" s="69">
+        <v>0</v>
+      </c>
+      <c r="M29" s="69">
+        <v>5065</v>
+      </c>
+      <c r="N29" s="69">
+        <v>0</v>
+      </c>
+      <c r="O29" s="69">
+        <v>-816951</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A30" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="68">
+        <v>12366.509999999311</v>
+      </c>
+      <c r="C30" s="68">
+        <v>2171226.2899999991</v>
+      </c>
+      <c r="D30" s="68">
+        <v>2096883.4900000012</v>
+      </c>
+      <c r="E30" s="69">
+        <v>2217549.84</v>
+      </c>
+      <c r="F30" s="69">
+        <v>2174405.6300000008</v>
+      </c>
+      <c r="G30" s="69">
+        <v>2248917.8500000015</v>
+      </c>
+      <c r="H30" s="69">
+        <v>2242928.540000001</v>
+      </c>
+      <c r="I30" s="69">
+        <v>2214490.8299999991</v>
+      </c>
+      <c r="J30" s="69">
+        <v>2291478.8800000008</v>
+      </c>
+      <c r="K30" s="69">
+        <v>2508320.9600000009</v>
+      </c>
+      <c r="L30" s="69">
+        <v>2049105.75</v>
+      </c>
+      <c r="M30" s="69">
+        <v>2156770.6300000018</v>
+      </c>
+      <c r="N30" s="69">
+        <v>2625209.5499999998</v>
+      </c>
+      <c r="O30" s="69">
+        <v>27009654.750000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="68">
+        <v>-245233</v>
+      </c>
+      <c r="C31" s="68">
+        <v>-129475</v>
+      </c>
+      <c r="D31" s="68">
+        <v>4111698</v>
+      </c>
+      <c r="E31" s="69">
+        <v>-229362</v>
+      </c>
+      <c r="F31" s="69">
+        <v>-113231</v>
+      </c>
+      <c r="G31" s="69">
+        <v>-250322</v>
+      </c>
+      <c r="H31" s="69">
+        <v>-129247</v>
+      </c>
+      <c r="I31" s="69">
+        <v>-109957</v>
+      </c>
+      <c r="J31" s="69">
+        <v>-256205</v>
+      </c>
+      <c r="K31" s="69">
+        <v>-97919</v>
+      </c>
+      <c r="L31" s="69">
+        <v>-43678</v>
+      </c>
+      <c r="M31" s="69">
+        <v>-72687</v>
+      </c>
+      <c r="N31" s="69">
+        <v>0</v>
+      </c>
+      <c r="O31" s="69">
+        <v>2434382</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A32" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="68">
+        <v>0</v>
+      </c>
+      <c r="C32" s="68">
+        <v>3750000</v>
+      </c>
+      <c r="D32" s="68">
+        <v>0</v>
+      </c>
+      <c r="E32" s="69">
+        <v>0</v>
+      </c>
+      <c r="F32" s="69">
+        <v>3750000</v>
+      </c>
+      <c r="G32" s="69">
+        <v>0</v>
+      </c>
+      <c r="H32" s="69">
+        <v>0</v>
+      </c>
+      <c r="I32" s="69">
+        <v>3750000</v>
+      </c>
+      <c r="J32" s="69">
+        <v>0</v>
+      </c>
+      <c r="K32" s="69">
+        <v>0</v>
+      </c>
+      <c r="L32" s="69">
+        <v>0</v>
+      </c>
+      <c r="M32" s="69">
+        <v>3750000</v>
+      </c>
+      <c r="N32" s="69">
+        <v>0</v>
+      </c>
+      <c r="O32" s="69">
+        <v>15000000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="68">
+        <v>-1604706</v>
+      </c>
+      <c r="C33" s="68">
+        <v>-799650</v>
+      </c>
+      <c r="D33" s="68">
+        <v>3277838</v>
+      </c>
+      <c r="E33" s="69">
+        <v>-399075</v>
+      </c>
+      <c r="F33" s="69">
+        <v>-399925</v>
+      </c>
+      <c r="G33" s="69">
+        <v>3590389</v>
+      </c>
+      <c r="H33" s="69">
+        <v>-399875</v>
+      </c>
+      <c r="I33" s="69">
+        <v>-399525</v>
+      </c>
+      <c r="J33" s="69">
+        <v>4788507</v>
+      </c>
+      <c r="K33" s="69">
+        <v>-399925</v>
+      </c>
+      <c r="L33" s="69">
+        <v>-396875</v>
+      </c>
+      <c r="M33" s="69">
+        <v>3971911</v>
+      </c>
+      <c r="N33" s="69">
+        <v>2313254</v>
+      </c>
+      <c r="O33" s="69">
+        <v>13142343</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="68">
+        <v>1152715.92</v>
+      </c>
+      <c r="C34" s="68">
+        <v>2253951.37</v>
+      </c>
+      <c r="D34" s="68">
+        <v>1294302.3199999998</v>
+      </c>
+      <c r="E34" s="69">
+        <v>1258736.7799999998</v>
+      </c>
+      <c r="F34" s="69">
+        <v>501672.08999999991</v>
+      </c>
+      <c r="G34" s="69">
+        <v>1008133.4199999999</v>
+      </c>
+      <c r="H34" s="69">
+        <v>864127.23</v>
+      </c>
+      <c r="I34" s="69">
+        <v>635288.90000000014</v>
+      </c>
+      <c r="J34" s="69">
+        <v>717544.93000000017</v>
+      </c>
+      <c r="K34" s="69">
+        <v>231661.8000000001</v>
+      </c>
+      <c r="L34" s="69">
+        <v>554207.47</v>
+      </c>
+      <c r="M34" s="69">
+        <v>2415155.3600000003</v>
+      </c>
+      <c r="N34" s="69">
+        <v>1241099.42</v>
+      </c>
+      <c r="O34" s="69">
+        <v>14128597.01</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="O35" s="3"/>
+    </row>
+    <row r="36" spans="1:15" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="4">
+        <v>502409547.76999998</v>
+      </c>
+      <c r="C36" s="4">
+        <v>780325622.35000002</v>
+      </c>
+      <c r="D36" s="4">
+        <v>1064487228.88</v>
+      </c>
+      <c r="E36" s="4">
+        <v>812886037.28999996</v>
+      </c>
+      <c r="F36" s="4">
+        <v>768485041.38999987</v>
+      </c>
+      <c r="G36" s="4">
+        <v>1053518366.64</v>
+      </c>
+      <c r="H36" s="4">
+        <v>1002708698.0799998</v>
+      </c>
+      <c r="I36" s="4">
+        <v>196734076.82999989</v>
+      </c>
+      <c r="J36" s="4">
+        <v>580272993.09000003</v>
+      </c>
+      <c r="K36" s="4">
+        <v>532754069.92000002</v>
+      </c>
+      <c r="L36" s="4">
+        <v>654825034.53999984</v>
+      </c>
+      <c r="M36" s="4">
+        <v>1018178508.4599999</v>
+      </c>
+      <c r="N36" s="4">
+        <v>825609568.41000009</v>
+      </c>
+      <c r="O36" s="4">
+        <v>9793194793.6499996</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE1032E8-838D-4846-A497-A9C8956C5BCD}">
   <sheetPr codeName="Sheet15">
     <tabColor theme="8"/>
   </sheetPr>
   <dimension ref="A1:O82"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="1" customWidth="1"/>
     <col min="6" max="6" width="2.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="2.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3" style="1" customWidth="1"/>
     <col min="11" max="15" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="10"/>
       <c r="J1" s="12"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="100"/>
       <c r="B2" s="103" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C2" s="101"/>
       <c r="D2" s="101"/>
       <c r="E2" s="101"/>
       <c r="F2" s="101"/>
       <c r="G2" s="101"/>
       <c r="H2" s="101"/>
       <c r="I2" s="102" t="s">
         <v>207</v>
       </c>
       <c r="J2" s="101"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="105"/>
       <c r="D3" s="105"/>
       <c r="E3" s="105"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="13"/>
       <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
@@ -3151,123 +9706,123 @@
       </c>
       <c r="C39" s="104"/>
       <c r="D39" s="104"/>
       <c r="E39" s="104"/>
       <c r="F39" s="104"/>
       <c r="G39" s="104"/>
       <c r="H39" s="104"/>
       <c r="I39" s="104"/>
       <c r="J39" s="2"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" s="2"/>
       <c r="B40" s="104"/>
       <c r="C40" s="104"/>
       <c r="D40" s="104"/>
       <c r="E40" s="104"/>
       <c r="F40" s="104"/>
       <c r="G40" s="104"/>
       <c r="H40" s="104"/>
       <c r="I40" s="104"/>
       <c r="J40" s="2"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" s="2"/>
       <c r="B41" s="85" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="39"/>
       <c r="J41" s="2"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" s="12"/>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="10"/>
       <c r="J42" s="12"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" s="100"/>
       <c r="B43" s="103" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C43" s="101"/>
       <c r="D43" s="101"/>
       <c r="E43" s="101"/>
       <c r="F43" s="101"/>
       <c r="G43" s="101"/>
       <c r="H43" s="101"/>
       <c r="I43" s="102" t="s">
         <v>207</v>
       </c>
       <c r="J43" s="101"/>
     </row>
     <row r="44" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="105"/>
       <c r="D44" s="105"/>
       <c r="E44" s="105"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="13"/>
       <c r="J44" s="2"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="12"/>
       <c r="D45" s="14"/>
       <c r="E45" s="12"/>
       <c r="F45" s="12"/>
       <c r="G45" s="12"/>
       <c r="H45" s="12"/>
       <c r="J45" s="12"/>
       <c r="L45" s="81" t="s">
         <v>171</v>
       </c>
       <c r="M45" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="106" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D46" s="106"/>
       <c r="E46" s="106"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="11" t="s">
         <v>33</v>
       </c>
       <c r="J46" s="12"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="12"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" s="2"/>
@@ -3917,3365 +10472,121 @@
       <c r="B80" s="104" t="s">
         <v>131</v>
       </c>
       <c r="C80" s="104"/>
       <c r="D80" s="104"/>
       <c r="E80" s="104"/>
       <c r="F80" s="104"/>
       <c r="G80" s="104"/>
       <c r="H80" s="104"/>
       <c r="I80" s="104"/>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" s="2"/>
       <c r="B81" s="104"/>
       <c r="C81" s="104"/>
       <c r="D81" s="104"/>
       <c r="E81" s="104"/>
       <c r="F81" s="104"/>
       <c r="G81" s="104"/>
       <c r="H81" s="104"/>
       <c r="I81" s="104"/>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" s="2"/>
       <c r="B82" s="85" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C82" s="30"/>
       <c r="D82" s="30"/>
       <c r="E82" s="30"/>
       <c r="F82" s="30"/>
       <c r="G82" s="30"/>
       <c r="H82" s="30"/>
       <c r="I82" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B80:I81"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="B39:I40"/>
     <mergeCell ref="C44:E44"/>
     <mergeCell ref="C46:E46"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="41" max="9" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...3243 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C78513A6-FB5F-4CB8-B08C-6B0B4C908A87}">
   <sheetPr codeName="Sheet14">
     <tabColor theme="8"/>
   </sheetPr>
   <dimension ref="A1:M82"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="1" customWidth="1"/>
     <col min="6" max="6" width="2.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="2.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3" style="1" customWidth="1"/>
     <col min="11" max="15" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="10"/>
       <c r="J1" s="12"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="100"/>
       <c r="B2" s="103" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C2" s="101"/>
       <c r="D2" s="101"/>
       <c r="E2" s="101"/>
       <c r="F2" s="101"/>
       <c r="G2" s="101"/>
       <c r="H2" s="101"/>
       <c r="I2" s="102" t="s">
         <v>207</v>
       </c>
       <c r="J2" s="101"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="105"/>
       <c r="D3" s="105"/>
       <c r="E3" s="105"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="13"/>
       <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
@@ -7998,77 +11309,77 @@
       </c>
       <c r="C39" s="104"/>
       <c r="D39" s="104"/>
       <c r="E39" s="104"/>
       <c r="F39" s="104"/>
       <c r="G39" s="104"/>
       <c r="H39" s="104"/>
       <c r="I39" s="104"/>
       <c r="J39" s="2"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" s="2"/>
       <c r="B40" s="104"/>
       <c r="C40" s="104"/>
       <c r="D40" s="104"/>
       <c r="E40" s="104"/>
       <c r="F40" s="104"/>
       <c r="G40" s="104"/>
       <c r="H40" s="104"/>
       <c r="I40" s="104"/>
       <c r="J40" s="2"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" s="2"/>
       <c r="B41" s="85" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="39"/>
       <c r="J41" s="2"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" s="12"/>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="10"/>
       <c r="J42" s="12"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" s="100"/>
       <c r="B43" s="103" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C43" s="101"/>
       <c r="D43" s="101"/>
       <c r="E43" s="101"/>
       <c r="F43" s="101"/>
       <c r="G43" s="101"/>
       <c r="H43" s="101"/>
       <c r="I43" s="102" t="s">
         <v>207</v>
       </c>
       <c r="J43" s="101"/>
     </row>
     <row r="44" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="105"/>
       <c r="D44" s="105"/>
       <c r="E44" s="105"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="13"/>
       <c r="J44" s="2"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
@@ -8764,105 +12075,105 @@
       <c r="B80" s="104" t="s">
         <v>131</v>
       </c>
       <c r="C80" s="104"/>
       <c r="D80" s="104"/>
       <c r="E80" s="104"/>
       <c r="F80" s="104"/>
       <c r="G80" s="104"/>
       <c r="H80" s="104"/>
       <c r="I80" s="104"/>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" s="2"/>
       <c r="B81" s="104"/>
       <c r="C81" s="104"/>
       <c r="D81" s="104"/>
       <c r="E81" s="104"/>
       <c r="F81" s="104"/>
       <c r="G81" s="104"/>
       <c r="H81" s="104"/>
       <c r="I81" s="104"/>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" s="2"/>
       <c r="B82" s="85" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C82" s="30"/>
       <c r="D82" s="30"/>
       <c r="E82" s="30"/>
       <c r="F82" s="30"/>
       <c r="G82" s="30"/>
       <c r="H82" s="30"/>
       <c r="I82" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B80:I81"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="B39:I40"/>
     <mergeCell ref="C44:E44"/>
     <mergeCell ref="C46:E46"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="41" max="9" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B56F84FB-B447-45A1-9DD3-204DCCA586FC}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="8"/>
   </sheetPr>
   <dimension ref="A1:S113"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D107" sqref="D107"/>
+    <sheetView topLeftCell="A93" workbookViewId="0">
+      <selection activeCell="E106" sqref="E106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="32" customWidth="1"/>
     <col min="4" max="16" width="15" style="32" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="18" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="63" t="s">
         <v>206</v>
       </c>
       <c r="B1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="63" t="s">
         <v>165</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>164</v>
       </c>
       <c r="C2" s="67" t="s">
         <v>63</v>
       </c>
       <c r="D2" s="67" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="67" t="s">
         <v>182</v>
       </c>
       <c r="F2" s="67" t="s">
         <v>122</v>
       </c>
       <c r="G2" s="67" t="s">
         <v>123</v>
       </c>
       <c r="H2" s="67" t="s">
@@ -8881,2746 +12192,2912 @@
         <v>128</v>
       </c>
       <c r="M2" s="67" t="s">
         <v>129</v>
       </c>
       <c r="N2" s="67" t="s">
         <v>130</v>
       </c>
       <c r="O2" s="67" t="s">
         <v>196</v>
       </c>
       <c r="P2" s="67" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="C3" s="49">
         <v>0</v>
       </c>
       <c r="D3" s="49">
         <v>482167931.83999997</v>
       </c>
-      <c r="E3" s="49"/>
+      <c r="E3" s="49">
+        <v>462322929.31</v>
+      </c>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="49"/>
       <c r="P3" s="49">
-        <v>482167931.83999997</v>
+        <v>944490861.14999998</v>
       </c>
       <c r="R3" s="93"/>
       <c r="S3" s="94"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>48</v>
       </c>
       <c r="R4" s="93"/>
       <c r="S4" s="94"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="49">
         <v>626717502.47000003</v>
       </c>
       <c r="D5" s="49">
         <v>637204727.45000005</v>
       </c>
-      <c r="E5" s="49"/>
+      <c r="E5" s="49">
+        <v>608112286.83000004</v>
+      </c>
       <c r="F5" s="49"/>
       <c r="G5" s="49"/>
       <c r="H5" s="49"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="49"/>
       <c r="O5" s="49"/>
       <c r="P5" s="49">
-        <v>1263922229.9200001</v>
+        <v>1872034516.75</v>
       </c>
       <c r="R5" s="93"/>
       <c r="S5" s="94"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="49">
         <v>-35490595.829999998</v>
       </c>
       <c r="D6" s="49">
         <v>-38970698.030000001</v>
       </c>
-      <c r="E6" s="49"/>
+      <c r="E6" s="49">
+        <v>-37724996.420000002</v>
+      </c>
       <c r="F6" s="49"/>
       <c r="G6" s="49"/>
       <c r="H6" s="49"/>
       <c r="I6" s="49"/>
       <c r="J6" s="49"/>
       <c r="K6" s="49"/>
       <c r="L6" s="49"/>
       <c r="M6" s="49"/>
       <c r="N6" s="49"/>
       <c r="O6" s="49"/>
       <c r="P6" s="49">
-        <v>-74461293.859999999</v>
+        <v>-112186290.28</v>
       </c>
       <c r="R6" s="93"/>
       <c r="S6" s="94"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>116</v>
       </c>
       <c r="C7" s="49">
         <v>47743018.710000001</v>
       </c>
       <c r="D7" s="49">
         <v>44662552.740000002</v>
       </c>
-      <c r="E7" s="49"/>
+      <c r="E7" s="49">
+        <v>198574916.93000001</v>
+      </c>
       <c r="F7" s="49"/>
       <c r="G7" s="49"/>
       <c r="H7" s="49"/>
       <c r="I7" s="49"/>
       <c r="J7" s="49"/>
       <c r="K7" s="49"/>
       <c r="L7" s="49"/>
       <c r="M7" s="49"/>
       <c r="N7" s="49"/>
       <c r="O7" s="49"/>
       <c r="P7" s="49">
-        <v>92405571.450000003</v>
+        <v>290980488.38</v>
       </c>
       <c r="R7" s="93"/>
       <c r="S7" s="94"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="34">
         <v>638969925.35000002</v>
       </c>
       <c r="D8" s="34">
         <v>642896582.16000009</v>
       </c>
       <c r="E8" s="34">
-        <v>0</v>
+        <v>768962207.34000015</v>
       </c>
       <c r="F8" s="34">
         <v>0</v>
       </c>
       <c r="G8" s="34">
         <v>0</v>
       </c>
       <c r="H8" s="34">
         <v>0</v>
       </c>
       <c r="I8" s="34">
         <v>0</v>
       </c>
       <c r="J8" s="34">
         <v>0</v>
       </c>
       <c r="K8" s="34">
         <v>0</v>
       </c>
       <c r="L8" s="34">
         <v>0</v>
       </c>
       <c r="M8" s="34">
         <v>0</v>
       </c>
       <c r="N8" s="34">
         <v>0</v>
       </c>
       <c r="O8" s="34">
         <v>0</v>
       </c>
       <c r="P8" s="34">
-        <v>1281866507.5100002</v>
+        <v>2050828714.8500004</v>
       </c>
       <c r="R8" s="93"/>
       <c r="S8" s="94"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="R9" s="93"/>
       <c r="S9" s="94"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="49">
         <v>5926933.6399999997</v>
       </c>
       <c r="D10" s="49">
         <v>13436017.41</v>
       </c>
-      <c r="E10" s="49"/>
+      <c r="E10" s="49">
+        <v>73072263.420000002</v>
+      </c>
       <c r="F10" s="49"/>
       <c r="G10" s="49"/>
       <c r="H10" s="49"/>
       <c r="I10" s="49"/>
       <c r="J10" s="49"/>
       <c r="K10" s="49"/>
       <c r="L10" s="49"/>
       <c r="M10" s="49"/>
       <c r="N10" s="49"/>
       <c r="O10" s="49"/>
       <c r="P10" s="49">
-        <v>19362951.050000001</v>
+        <v>92435214.469999999</v>
       </c>
       <c r="R10" s="93"/>
       <c r="S10" s="94"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="49">
         <v>-4951761.88</v>
       </c>
       <c r="D11" s="49">
         <v>-5537490.7800000003</v>
       </c>
-      <c r="E11" s="49"/>
+      <c r="E11" s="49">
+        <v>-6856273.04</v>
+      </c>
       <c r="F11" s="49"/>
       <c r="G11" s="49"/>
       <c r="H11" s="49"/>
       <c r="I11" s="49"/>
       <c r="J11" s="49"/>
       <c r="K11" s="49"/>
       <c r="L11" s="49"/>
       <c r="M11" s="49"/>
       <c r="N11" s="49"/>
       <c r="O11" s="49"/>
       <c r="P11" s="49">
-        <v>-10489252.66</v>
+        <v>-17345525.699999999</v>
       </c>
       <c r="R11" s="93"/>
       <c r="S11" s="94"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>116</v>
       </c>
       <c r="C12" s="49">
         <v>53587033.770000003</v>
       </c>
       <c r="D12" s="49">
         <v>-2085018.4</v>
       </c>
-      <c r="E12" s="49"/>
+      <c r="E12" s="49">
+        <v>241747003.66</v>
+      </c>
       <c r="F12" s="49"/>
       <c r="G12" s="49"/>
       <c r="H12" s="49"/>
       <c r="I12" s="49"/>
       <c r="J12" s="49"/>
       <c r="K12" s="49"/>
       <c r="L12" s="49"/>
       <c r="M12" s="49"/>
       <c r="N12" s="49"/>
       <c r="O12" s="49"/>
       <c r="P12" s="49">
-        <v>51502015.369999997</v>
+        <v>293249019.02999997</v>
       </c>
       <c r="R12" s="93"/>
       <c r="S12" s="94"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>117</v>
       </c>
       <c r="C13" s="34">
         <v>54562205.530000001</v>
       </c>
       <c r="D13" s="34">
         <v>5813508.2300000004</v>
       </c>
       <c r="E13" s="34">
-        <v>0</v>
+        <v>307962994.04000002</v>
       </c>
       <c r="F13" s="34">
         <v>0</v>
       </c>
       <c r="G13" s="34">
         <v>0</v>
       </c>
       <c r="H13" s="34">
         <v>0</v>
       </c>
       <c r="I13" s="34">
         <v>0</v>
       </c>
       <c r="J13" s="34">
         <v>0</v>
       </c>
       <c r="K13" s="34">
         <v>0</v>
       </c>
       <c r="L13" s="34">
         <v>0</v>
       </c>
       <c r="M13" s="34">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
       <c r="O13" s="34">
         <v>0</v>
       </c>
       <c r="P13" s="34">
-        <v>60375713.760000005</v>
+        <v>368338707.80000001</v>
       </c>
       <c r="R13" s="93"/>
       <c r="S13" s="94"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
       <c r="N14" s="35"/>
       <c r="O14" s="35"/>
       <c r="P14" s="35"/>
       <c r="R14" s="93"/>
       <c r="S14" s="94"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="R15" s="93"/>
       <c r="S15" s="94"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="49">
         <v>1368434</v>
       </c>
       <c r="D16" s="49">
         <v>1721573</v>
       </c>
-      <c r="E16" s="49"/>
+      <c r="E16" s="49">
+        <v>44811327</v>
+      </c>
       <c r="F16" s="49"/>
       <c r="G16" s="49"/>
       <c r="H16" s="49"/>
       <c r="I16" s="49"/>
       <c r="J16" s="49"/>
       <c r="K16" s="49"/>
       <c r="L16" s="49"/>
       <c r="M16" s="49"/>
       <c r="N16" s="49"/>
       <c r="O16" s="49"/>
       <c r="P16" s="49">
-        <v>3090007</v>
+        <v>47901334</v>
       </c>
       <c r="R16" s="93"/>
       <c r="S16" s="94"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="49">
         <v>56343.5</v>
       </c>
       <c r="D17" s="49">
         <v>117077</v>
       </c>
-      <c r="E17" s="49"/>
+      <c r="E17" s="49">
+        <v>1213665.43</v>
+      </c>
       <c r="F17" s="49"/>
       <c r="G17" s="49"/>
       <c r="H17" s="49"/>
       <c r="I17" s="49"/>
       <c r="J17" s="49"/>
       <c r="K17" s="49"/>
       <c r="L17" s="49"/>
       <c r="M17" s="49"/>
       <c r="N17" s="49"/>
       <c r="O17" s="49"/>
       <c r="P17" s="49">
-        <v>173420.5</v>
+        <v>1387085.93</v>
       </c>
       <c r="R17" s="93"/>
       <c r="S17" s="94"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="49"/>
       <c r="D18" s="49"/>
       <c r="E18" s="49"/>
       <c r="F18" s="49"/>
       <c r="G18" s="49"/>
       <c r="H18" s="49"/>
       <c r="I18" s="49"/>
       <c r="J18" s="49"/>
       <c r="K18" s="49"/>
       <c r="L18" s="49"/>
       <c r="M18" s="49"/>
       <c r="N18" s="49"/>
       <c r="O18" s="49"/>
       <c r="P18" s="49">
         <v>0</v>
       </c>
       <c r="R18" s="93"/>
       <c r="S18" s="94"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="49">
         <v>67050</v>
       </c>
       <c r="D19" s="49">
         <v>0</v>
       </c>
-      <c r="E19" s="49"/>
+      <c r="E19" s="49">
+        <v>77782456.959999993</v>
+      </c>
       <c r="F19" s="49"/>
       <c r="G19" s="49"/>
       <c r="H19" s="49"/>
       <c r="I19" s="49"/>
       <c r="J19" s="49"/>
       <c r="K19" s="49"/>
       <c r="L19" s="49"/>
       <c r="M19" s="49"/>
       <c r="N19" s="49"/>
       <c r="O19" s="49"/>
       <c r="P19" s="49">
-        <v>67050</v>
+        <v>77849506.959999993</v>
       </c>
       <c r="R19" s="93"/>
       <c r="S19" s="94"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="34">
         <v>1491827.5</v>
       </c>
       <c r="D20" s="34">
         <v>1838650</v>
       </c>
       <c r="E20" s="34">
-        <v>0</v>
+        <v>123807449.39000002</v>
       </c>
       <c r="F20" s="34">
         <v>0</v>
       </c>
       <c r="G20" s="34">
         <v>0</v>
       </c>
       <c r="H20" s="34">
         <v>0</v>
       </c>
       <c r="I20" s="34">
         <v>0</v>
       </c>
       <c r="J20" s="34">
         <v>0</v>
       </c>
       <c r="K20" s="34">
         <v>0</v>
       </c>
       <c r="L20" s="34">
         <v>0</v>
       </c>
       <c r="M20" s="34">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
       <c r="O20" s="34">
         <v>0</v>
       </c>
       <c r="P20" s="34">
-        <v>3330477.5</v>
+        <v>127137926.89000002</v>
       </c>
       <c r="R20" s="93"/>
       <c r="S20" s="94"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>57</v>
       </c>
       <c r="R21" s="93"/>
       <c r="S21" s="94"/>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="49">
         <v>0</v>
       </c>
       <c r="D22" s="49">
         <v>-4712445.01</v>
       </c>
-      <c r="E22" s="49"/>
+      <c r="E22" s="49">
+        <v>4756282.46</v>
+      </c>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="H22" s="49"/>
       <c r="I22" s="49"/>
       <c r="J22" s="49"/>
       <c r="K22" s="49"/>
       <c r="L22" s="49"/>
       <c r="M22" s="49"/>
       <c r="N22" s="49"/>
       <c r="O22" s="49"/>
       <c r="P22" s="49">
-        <v>-4712445.01</v>
+        <v>43837.45</v>
       </c>
       <c r="R22" s="93"/>
       <c r="S22" s="94"/>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C23" s="49">
         <v>0</v>
       </c>
       <c r="D23" s="49">
         <v>0</v>
       </c>
-      <c r="E23" s="49"/>
+      <c r="E23" s="49">
+        <v>0</v>
+      </c>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="R23" s="93"/>
       <c r="S23" s="94"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B24" s="63" t="s">
         <v>117</v>
       </c>
       <c r="C24" s="34">
         <v>-3.3469405025243801E-10</v>
       </c>
       <c r="D24" s="34">
         <v>-4712445.01</v>
       </c>
-      <c r="E24" s="9">
-        <v>0</v>
+      <c r="E24" s="34">
+        <v>4756282.46</v>
       </c>
       <c r="F24" s="9">
         <v>0</v>
       </c>
       <c r="G24" s="9">
         <v>0</v>
       </c>
       <c r="H24" s="9">
         <v>0</v>
       </c>
       <c r="I24" s="9">
         <v>0</v>
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="9">
         <v>0</v>
       </c>
       <c r="M24" s="9">
         <v>0</v>
       </c>
       <c r="N24" s="9">
         <v>0</v>
       </c>
       <c r="O24" s="9">
         <v>0</v>
       </c>
       <c r="P24" s="9">
-        <v>-4712445.01</v>
+        <v>43837.450000000186</v>
       </c>
       <c r="R24" s="93"/>
       <c r="S24" s="94"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25" s="99" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="49">
         <v>0</v>
       </c>
       <c r="D25" s="49">
         <v>0</v>
       </c>
-      <c r="E25" s="49"/>
+      <c r="E25" s="49">
+        <v>0</v>
+      </c>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="H25" s="49"/>
       <c r="I25" s="49"/>
       <c r="J25" s="49"/>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
       <c r="N25" s="49"/>
       <c r="O25" s="49"/>
       <c r="P25" s="49">
         <v>0</v>
       </c>
       <c r="R25" s="93"/>
       <c r="S25" s="94"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" s="99" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="49">
         <v>515096.7</v>
       </c>
       <c r="D26" s="49">
         <v>12094273.41</v>
       </c>
-      <c r="E26" s="49"/>
+      <c r="E26" s="49">
+        <v>9090911.0899999999</v>
+      </c>
       <c r="F26" s="49"/>
       <c r="G26" s="49"/>
       <c r="H26" s="49"/>
       <c r="I26" s="49"/>
       <c r="J26" s="49"/>
       <c r="K26" s="49"/>
       <c r="L26" s="49"/>
       <c r="M26" s="49"/>
       <c r="N26" s="49"/>
       <c r="O26" s="49"/>
       <c r="P26" s="49">
-        <v>12609370.109999999</v>
+        <v>21700281.199999999</v>
       </c>
       <c r="R26" s="93"/>
       <c r="S26" s="94"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27" s="99" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="49">
         <v>4604403.04</v>
       </c>
       <c r="D27" s="49">
         <v>1528121.42</v>
       </c>
-      <c r="E27" s="49"/>
+      <c r="E27" s="49">
+        <v>16695419.050000001</v>
+      </c>
       <c r="F27" s="49"/>
       <c r="G27" s="49"/>
       <c r="H27" s="49"/>
       <c r="I27" s="49"/>
       <c r="J27" s="49"/>
       <c r="K27" s="49"/>
       <c r="L27" s="49"/>
       <c r="M27" s="49"/>
       <c r="N27" s="49"/>
       <c r="O27" s="49"/>
       <c r="P27" s="49">
-        <v>6132524.46</v>
+        <v>22827943.510000002</v>
       </c>
       <c r="R27" s="93"/>
       <c r="S27" s="94"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" s="99" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="49">
         <v>774536.74</v>
       </c>
       <c r="D28" s="49">
         <v>10240156.630000001</v>
       </c>
-      <c r="E28" s="49"/>
+      <c r="E28" s="49">
+        <v>8281515.3799999999</v>
+      </c>
       <c r="F28" s="49"/>
       <c r="G28" s="49"/>
       <c r="H28" s="49"/>
       <c r="I28" s="49"/>
       <c r="J28" s="49"/>
       <c r="K28" s="49"/>
       <c r="L28" s="49"/>
       <c r="M28" s="49"/>
       <c r="N28" s="49"/>
       <c r="O28" s="49"/>
       <c r="P28" s="49">
-        <v>11014693.369999999</v>
+        <v>19296208.75</v>
       </c>
       <c r="R28" s="93"/>
       <c r="S28" s="94"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29" s="99" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="49">
         <v>659388</v>
       </c>
       <c r="D29" s="49">
         <v>1020062</v>
       </c>
-      <c r="E29" s="49"/>
+      <c r="E29" s="49">
+        <v>1193269</v>
+      </c>
       <c r="F29" s="49"/>
       <c r="G29" s="49"/>
       <c r="H29" s="49"/>
       <c r="I29" s="49"/>
       <c r="J29" s="49"/>
       <c r="K29" s="49"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
       <c r="N29" s="49"/>
       <c r="O29" s="49"/>
       <c r="P29" s="49">
-        <v>1679450</v>
+        <v>2872719</v>
       </c>
       <c r="R29" s="93"/>
       <c r="S29" s="94"/>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" s="99" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="49">
         <v>594654.54</v>
       </c>
       <c r="D30" s="49">
         <v>623639.9</v>
       </c>
-      <c r="E30" s="49"/>
+      <c r="E30" s="49">
+        <v>584276.56000000006</v>
+      </c>
       <c r="F30" s="49"/>
       <c r="G30" s="49"/>
       <c r="H30" s="49"/>
       <c r="I30" s="49"/>
       <c r="J30" s="49"/>
       <c r="K30" s="49"/>
       <c r="L30" s="49"/>
       <c r="M30" s="49"/>
       <c r="N30" s="49"/>
       <c r="O30" s="49"/>
       <c r="P30" s="49">
-        <v>1218294.44</v>
+        <v>1802571</v>
       </c>
       <c r="R30" s="93"/>
       <c r="S30" s="94"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="99" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="49">
         <v>14067391.58</v>
       </c>
       <c r="D31" s="49">
         <v>13412268.310000001</v>
       </c>
-      <c r="E31" s="49"/>
+      <c r="E31" s="49">
+        <v>8375411.6500000004</v>
+      </c>
       <c r="F31" s="49"/>
       <c r="G31" s="49"/>
       <c r="H31" s="49"/>
       <c r="I31" s="49"/>
       <c r="J31" s="49"/>
       <c r="K31" s="49"/>
       <c r="L31" s="49"/>
       <c r="M31" s="49"/>
       <c r="N31" s="49"/>
       <c r="O31" s="49"/>
       <c r="P31" s="49">
-        <v>27479659.890000001</v>
+        <v>35855071.539999999</v>
       </c>
       <c r="R31" s="93"/>
       <c r="S31" s="94"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32" s="99" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="49">
         <v>0</v>
       </c>
       <c r="D32" s="49">
         <v>12934861.789999999</v>
       </c>
-      <c r="E32" s="49"/>
+      <c r="E32" s="49">
+        <v>12514750.18</v>
+      </c>
       <c r="F32" s="49"/>
       <c r="G32" s="49"/>
       <c r="H32" s="49"/>
       <c r="I32" s="49"/>
       <c r="J32" s="49"/>
       <c r="K32" s="49"/>
       <c r="L32" s="49"/>
       <c r="M32" s="49"/>
       <c r="N32" s="49"/>
       <c r="O32" s="49"/>
       <c r="P32" s="49">
-        <v>12934861.789999999</v>
+        <v>25449611.969999999</v>
       </c>
       <c r="R32" s="93"/>
       <c r="S32" s="94"/>
     </row>
     <row r="33" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="99" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="49">
         <v>49231512.909999996</v>
       </c>
       <c r="D33" s="49">
         <v>60601705.090000004</v>
       </c>
-      <c r="E33" s="49"/>
+      <c r="E33" s="49">
+        <v>57026712.18</v>
+      </c>
       <c r="F33" s="49"/>
       <c r="G33" s="49"/>
       <c r="H33" s="49"/>
       <c r="I33" s="49"/>
       <c r="J33" s="49"/>
       <c r="K33" s="49"/>
       <c r="L33" s="49"/>
       <c r="M33" s="49"/>
       <c r="N33" s="49"/>
       <c r="O33" s="49"/>
       <c r="P33" s="49">
-        <v>109833218</v>
+        <v>166859930.18000001</v>
       </c>
       <c r="Q33" s="91"/>
       <c r="R33" s="93"/>
       <c r="S33" s="94"/>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34" s="99" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="49">
         <v>223756.76</v>
       </c>
       <c r="D34" s="49">
         <v>242404.83</v>
       </c>
-      <c r="E34" s="49"/>
+      <c r="E34" s="49">
+        <v>2438935.67</v>
+      </c>
       <c r="F34" s="49"/>
       <c r="G34" s="49"/>
       <c r="H34" s="49"/>
       <c r="I34" s="49"/>
       <c r="J34" s="49"/>
       <c r="K34" s="49"/>
       <c r="L34" s="49"/>
       <c r="M34" s="49"/>
       <c r="N34" s="49"/>
       <c r="O34" s="49"/>
       <c r="P34" s="49">
-        <v>466161.59</v>
+        <v>2905097.26</v>
       </c>
       <c r="R34" s="93"/>
       <c r="S34" s="94"/>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A35" s="99" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="49">
         <v>0</v>
       </c>
       <c r="D35" s="49">
         <v>1025791.01</v>
       </c>
-      <c r="E35" s="49"/>
+      <c r="E35" s="49">
+        <v>989594.03</v>
+      </c>
       <c r="F35" s="49"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="49"/>
       <c r="K35" s="49"/>
       <c r="L35" s="49"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
       <c r="O35" s="49"/>
       <c r="P35" s="49">
-        <v>1025791.01</v>
+        <v>2015385.04</v>
       </c>
       <c r="R35" s="93"/>
       <c r="S35" s="94"/>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36" s="99" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="49">
         <v>0</v>
       </c>
       <c r="D36" s="49">
         <v>0</v>
       </c>
-      <c r="E36" s="49"/>
+      <c r="E36" s="49">
+        <v>0</v>
+      </c>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="49"/>
       <c r="K36" s="49"/>
       <c r="L36" s="49"/>
       <c r="M36" s="49"/>
       <c r="N36" s="49"/>
       <c r="O36" s="49"/>
       <c r="P36" s="49">
         <v>0</v>
       </c>
       <c r="R36" s="93"/>
       <c r="S36" s="94"/>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37" s="99" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="49">
         <v>282734</v>
       </c>
       <c r="D37" s="49">
         <v>282734</v>
       </c>
-      <c r="E37" s="49"/>
+      <c r="E37" s="49">
+        <v>282734</v>
+      </c>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
       <c r="J37" s="49"/>
       <c r="K37" s="49"/>
       <c r="L37" s="49"/>
       <c r="M37" s="49"/>
       <c r="N37" s="49"/>
       <c r="O37" s="49"/>
       <c r="P37" s="49">
-        <v>565468</v>
+        <v>848202</v>
       </c>
       <c r="R37" s="93"/>
       <c r="S37" s="94"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38" s="99" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="49">
         <v>408429.28</v>
       </c>
       <c r="D38" s="49">
         <v>18777.689999999999</v>
       </c>
-      <c r="E38" s="49"/>
+      <c r="E38" s="49">
+        <v>654815.6</v>
+      </c>
       <c r="F38" s="49"/>
       <c r="G38" s="49"/>
       <c r="H38" s="49"/>
       <c r="I38" s="49"/>
       <c r="J38" s="49"/>
       <c r="K38" s="49"/>
       <c r="L38" s="49"/>
       <c r="M38" s="49"/>
       <c r="N38" s="49"/>
       <c r="O38" s="49"/>
       <c r="P38" s="49">
-        <v>427206.97</v>
+        <v>1082022.57</v>
       </c>
       <c r="R38" s="93"/>
       <c r="S38" s="94"/>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39" s="99" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="49">
         <v>0</v>
       </c>
       <c r="D39" s="49">
         <v>0</v>
       </c>
-      <c r="E39" s="49"/>
+      <c r="E39" s="49">
+        <v>0</v>
+      </c>
       <c r="F39" s="49"/>
       <c r="G39" s="49"/>
       <c r="H39" s="49"/>
       <c r="I39" s="49"/>
       <c r="J39" s="49"/>
       <c r="K39" s="49"/>
       <c r="L39" s="49"/>
       <c r="M39" s="49"/>
       <c r="N39" s="49"/>
       <c r="O39" s="49"/>
       <c r="P39" s="49">
         <v>0</v>
       </c>
       <c r="R39" s="93"/>
       <c r="S39" s="94"/>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40" s="99" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="49">
         <v>0</v>
       </c>
       <c r="D40" s="49">
         <v>0</v>
       </c>
-      <c r="E40" s="49"/>
+      <c r="E40" s="49">
+        <v>0</v>
+      </c>
       <c r="F40" s="49"/>
       <c r="G40" s="49"/>
       <c r="H40" s="49"/>
       <c r="I40" s="49"/>
       <c r="J40" s="49"/>
       <c r="K40" s="49"/>
       <c r="L40" s="49"/>
       <c r="M40" s="49"/>
       <c r="N40" s="49"/>
       <c r="O40" s="49"/>
       <c r="P40" s="49">
         <v>0</v>
       </c>
       <c r="R40" s="93"/>
       <c r="S40" s="94"/>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41" s="99" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="49">
         <v>0</v>
       </c>
       <c r="D41" s="49">
         <v>0</v>
       </c>
-      <c r="E41" s="49"/>
+      <c r="E41" s="49">
+        <v>0</v>
+      </c>
       <c r="F41" s="49"/>
       <c r="G41" s="49"/>
       <c r="H41" s="49"/>
       <c r="I41" s="49"/>
       <c r="J41" s="49"/>
       <c r="K41" s="49"/>
       <c r="L41" s="49"/>
       <c r="M41" s="49"/>
       <c r="N41" s="49"/>
       <c r="O41" s="49"/>
       <c r="P41" s="49">
         <v>0</v>
       </c>
       <c r="R41" s="93"/>
       <c r="S41" s="94"/>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42" s="99" t="s">
         <v>78</v>
       </c>
       <c r="C42" s="49">
         <v>1900</v>
       </c>
       <c r="D42" s="49">
         <v>31498.58</v>
       </c>
-      <c r="E42" s="49"/>
+      <c r="E42" s="49">
+        <v>852247.59</v>
+      </c>
       <c r="F42" s="49"/>
       <c r="G42" s="49"/>
       <c r="H42" s="49"/>
       <c r="I42" s="49"/>
       <c r="J42" s="49"/>
       <c r="K42" s="49"/>
       <c r="L42" s="49"/>
       <c r="M42" s="49"/>
       <c r="N42" s="49"/>
       <c r="O42" s="49"/>
       <c r="P42" s="49">
-        <v>33398.58</v>
+        <v>885646.17</v>
       </c>
       <c r="R42" s="93"/>
       <c r="S42" s="94"/>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43" s="99" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="49">
         <v>20408</v>
       </c>
       <c r="D43" s="49">
         <v>14750</v>
       </c>
-      <c r="E43" s="49"/>
+      <c r="E43" s="49">
+        <v>1225214</v>
+      </c>
       <c r="F43" s="49"/>
       <c r="G43" s="49"/>
       <c r="H43" s="49"/>
       <c r="I43" s="49"/>
       <c r="J43" s="49"/>
       <c r="K43" s="49"/>
       <c r="L43" s="49"/>
       <c r="M43" s="49"/>
       <c r="N43" s="49"/>
       <c r="O43" s="49"/>
       <c r="P43" s="49">
-        <v>35158</v>
+        <v>1260372</v>
       </c>
       <c r="R43" s="93"/>
       <c r="S43" s="94"/>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44" s="99" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="49">
         <v>26057.25</v>
       </c>
       <c r="D44" s="49">
         <v>2168275.9700000002</v>
       </c>
-      <c r="E44" s="49"/>
+      <c r="E44" s="49">
+        <v>2237063.04</v>
+      </c>
       <c r="F44" s="49"/>
       <c r="G44" s="49"/>
       <c r="H44" s="49"/>
       <c r="I44" s="49"/>
       <c r="J44" s="49"/>
       <c r="K44" s="49"/>
       <c r="L44" s="49"/>
       <c r="M44" s="49"/>
       <c r="N44" s="49"/>
       <c r="O44" s="49"/>
       <c r="P44" s="49">
-        <v>2194333.2200000002</v>
+        <v>4431396.26</v>
       </c>
       <c r="R44" s="93"/>
       <c r="S44" s="94"/>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45" s="99" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="49">
         <v>0</v>
       </c>
       <c r="D45" s="49">
         <v>3750000</v>
       </c>
-      <c r="E45" s="49"/>
+      <c r="E45" s="49">
+        <v>0</v>
+      </c>
       <c r="F45" s="49"/>
       <c r="G45" s="49"/>
       <c r="H45" s="49"/>
       <c r="I45" s="49"/>
       <c r="J45" s="49"/>
       <c r="K45" s="49"/>
       <c r="L45" s="49"/>
       <c r="M45" s="49"/>
       <c r="N45" s="49"/>
       <c r="O45" s="49"/>
       <c r="P45" s="49">
         <v>3750000</v>
       </c>
       <c r="R45" s="93"/>
       <c r="S45" s="94"/>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46" s="99" t="s">
         <v>83</v>
       </c>
       <c r="C46" s="49">
         <v>-105904.45</v>
       </c>
       <c r="D46" s="49">
         <v>483447.89</v>
       </c>
-      <c r="E46" s="49"/>
+      <c r="E46" s="49">
+        <v>3958124.64</v>
+      </c>
       <c r="F46" s="49"/>
       <c r="G46" s="49"/>
       <c r="H46" s="49"/>
       <c r="I46" s="49"/>
       <c r="J46" s="49"/>
       <c r="K46" s="49"/>
       <c r="L46" s="49"/>
       <c r="M46" s="49"/>
       <c r="N46" s="49"/>
       <c r="O46" s="49"/>
       <c r="P46" s="49"/>
       <c r="S46" s="94"/>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C47" s="49"/>
       <c r="D47" s="49"/>
       <c r="E47" s="49"/>
       <c r="F47" s="49"/>
       <c r="G47" s="49"/>
       <c r="H47" s="49"/>
       <c r="I47" s="49"/>
       <c r="J47" s="49"/>
       <c r="K47" s="49"/>
       <c r="L47" s="49"/>
       <c r="M47" s="49"/>
       <c r="N47" s="49"/>
       <c r="O47" s="49"/>
       <c r="P47" s="49"/>
       <c r="S47" s="94"/>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48" s="64" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="49"/>
       <c r="E48" s="49"/>
       <c r="F48" s="49"/>
       <c r="S48" s="94"/>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49" s="92" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="49">
         <v>1000</v>
       </c>
       <c r="D49" s="49">
         <v>-12513.45</v>
       </c>
-      <c r="E49" s="49"/>
+      <c r="E49" s="49">
+        <v>-111527.1</v>
+      </c>
       <c r="F49" s="49"/>
       <c r="G49" s="49"/>
       <c r="H49" s="49"/>
       <c r="I49" s="49"/>
       <c r="J49" s="49"/>
       <c r="K49" s="49"/>
       <c r="L49" s="49"/>
       <c r="M49" s="49"/>
       <c r="N49" s="49"/>
       <c r="O49" s="49"/>
       <c r="P49" s="49">
-        <v>-11513.45</v>
+        <v>-123040.55</v>
       </c>
       <c r="R49" s="93"/>
       <c r="S49" s="94"/>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50" s="65" t="s">
         <v>85</v>
       </c>
       <c r="C50" s="49">
         <v>7575</v>
       </c>
       <c r="D50" s="49">
         <v>1000</v>
       </c>
-      <c r="E50" s="49"/>
+      <c r="E50" s="49">
+        <v>82.88</v>
+      </c>
       <c r="F50" s="49"/>
       <c r="P50" s="32">
-        <v>8575</v>
+        <v>8657.8799999999992</v>
       </c>
       <c r="R50" s="93"/>
       <c r="S50" s="94"/>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51" s="65" t="s">
         <v>86</v>
       </c>
       <c r="C51" s="49">
         <v>47103.58</v>
       </c>
       <c r="D51" s="49">
         <v>75135.14</v>
       </c>
-      <c r="E51" s="49"/>
+      <c r="E51" s="49">
+        <v>51353.81</v>
+      </c>
       <c r="F51" s="49"/>
       <c r="G51" s="49"/>
       <c r="H51" s="49"/>
       <c r="I51" s="49"/>
       <c r="J51" s="49"/>
       <c r="K51" s="49"/>
       <c r="L51" s="49"/>
       <c r="M51" s="49"/>
       <c r="N51" s="49"/>
       <c r="O51" s="49"/>
       <c r="P51" s="49">
-        <v>122238.72</v>
+        <v>173592.53</v>
       </c>
       <c r="R51" s="93"/>
       <c r="S51" s="94"/>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52" s="65" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="49">
         <v>0</v>
       </c>
       <c r="D52" s="49">
         <v>0</v>
       </c>
-      <c r="E52" s="49"/>
+      <c r="E52" s="49">
+        <v>0</v>
+      </c>
       <c r="F52" s="49"/>
       <c r="G52" s="49"/>
       <c r="H52" s="49"/>
       <c r="I52" s="49"/>
       <c r="J52" s="49"/>
       <c r="K52" s="49"/>
       <c r="L52" s="49"/>
       <c r="M52" s="49"/>
       <c r="N52" s="49"/>
       <c r="O52" s="49"/>
       <c r="P52" s="49">
         <v>0</v>
       </c>
       <c r="R52" s="93"/>
       <c r="S52" s="94"/>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53" s="65" t="s">
         <v>88</v>
       </c>
       <c r="C53" s="49">
         <v>0</v>
       </c>
       <c r="D53" s="49">
         <v>0</v>
       </c>
-      <c r="E53" s="49"/>
+      <c r="E53" s="49">
+        <v>0</v>
+      </c>
       <c r="F53" s="49"/>
       <c r="G53" s="49"/>
       <c r="H53" s="49"/>
       <c r="I53" s="49"/>
       <c r="J53" s="49"/>
       <c r="K53" s="49"/>
       <c r="L53" s="49"/>
       <c r="M53" s="49"/>
       <c r="N53" s="49"/>
       <c r="O53" s="49"/>
       <c r="P53" s="49">
         <v>0</v>
       </c>
       <c r="R53" s="93"/>
       <c r="S53" s="94"/>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54" s="65" t="s">
         <v>89</v>
       </c>
       <c r="C54" s="49">
         <v>500</v>
       </c>
       <c r="D54" s="49">
         <v>1000</v>
       </c>
-      <c r="E54" s="49"/>
+      <c r="E54" s="49">
+        <v>250</v>
+      </c>
       <c r="F54" s="49"/>
       <c r="G54" s="49"/>
       <c r="H54" s="49"/>
       <c r="I54" s="49"/>
       <c r="J54" s="49"/>
       <c r="K54" s="49"/>
       <c r="L54" s="49"/>
       <c r="M54" s="49"/>
       <c r="N54" s="49"/>
       <c r="O54" s="49"/>
       <c r="P54" s="49">
-        <v>1500</v>
+        <v>1750</v>
       </c>
       <c r="R54" s="93"/>
       <c r="S54" s="94"/>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A55" s="65" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="49">
         <v>0</v>
       </c>
       <c r="D55" s="49">
         <v>0</v>
       </c>
-      <c r="E55" s="49"/>
+      <c r="E55" s="49">
+        <v>0</v>
+      </c>
       <c r="F55" s="49"/>
       <c r="G55" s="49"/>
       <c r="H55" s="49"/>
       <c r="I55" s="49"/>
       <c r="J55" s="49"/>
       <c r="K55" s="49"/>
       <c r="L55" s="49"/>
       <c r="M55" s="49"/>
       <c r="N55" s="49"/>
       <c r="O55" s="49"/>
       <c r="P55" s="49">
         <v>0</v>
       </c>
       <c r="R55" s="93"/>
       <c r="S55" s="94"/>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A56" s="65" t="s">
         <v>91</v>
       </c>
       <c r="C56" s="49">
         <v>106305.7</v>
       </c>
       <c r="D56" s="49">
         <v>234117.11</v>
       </c>
-      <c r="E56" s="49"/>
+      <c r="E56" s="49">
+        <v>0</v>
+      </c>
       <c r="F56" s="49"/>
       <c r="G56" s="49"/>
       <c r="H56" s="49"/>
       <c r="I56" s="49"/>
       <c r="J56" s="49"/>
       <c r="K56" s="49"/>
       <c r="L56" s="49"/>
       <c r="M56" s="49"/>
       <c r="N56" s="49"/>
       <c r="O56" s="49"/>
       <c r="P56" s="49">
         <v>340422.81</v>
       </c>
       <c r="R56" s="93"/>
       <c r="S56" s="94"/>
     </row>
     <row r="57" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A57" s="65" t="s">
         <v>92</v>
       </c>
       <c r="C57" s="49">
         <v>62350</v>
       </c>
       <c r="D57" s="49">
         <v>48250</v>
       </c>
-      <c r="E57" s="49"/>
+      <c r="E57" s="49">
+        <v>55050</v>
+      </c>
       <c r="F57" s="49"/>
       <c r="G57" s="49"/>
       <c r="H57" s="49"/>
       <c r="I57" s="49"/>
       <c r="J57" s="49"/>
       <c r="K57" s="49"/>
       <c r="L57" s="49"/>
       <c r="M57" s="49"/>
       <c r="N57" s="49"/>
       <c r="O57" s="49"/>
       <c r="P57" s="49">
-        <v>110600</v>
+        <v>165650</v>
       </c>
       <c r="R57" s="93"/>
       <c r="S57" s="94"/>
     </row>
     <row r="58" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A58" s="65" t="s">
         <v>93</v>
       </c>
       <c r="C58" s="49">
         <v>0</v>
       </c>
       <c r="D58" s="49">
         <v>0</v>
       </c>
-      <c r="E58" s="49"/>
+      <c r="E58" s="49">
+        <v>0</v>
+      </c>
       <c r="F58" s="49"/>
       <c r="G58" s="49"/>
       <c r="H58" s="49"/>
       <c r="I58" s="49"/>
       <c r="J58" s="49"/>
       <c r="K58" s="49"/>
       <c r="L58" s="49"/>
       <c r="M58" s="49"/>
       <c r="N58" s="49"/>
       <c r="O58" s="49"/>
       <c r="P58" s="49">
         <v>0</v>
       </c>
       <c r="R58" s="93"/>
       <c r="S58" s="94"/>
     </row>
     <row r="59" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A59" s="65" t="s">
         <v>94</v>
       </c>
       <c r="C59" s="49">
         <v>0</v>
       </c>
       <c r="D59" s="49">
         <v>0</v>
       </c>
-      <c r="E59" s="49"/>
+      <c r="E59" s="49">
+        <v>0</v>
+      </c>
       <c r="F59" s="49"/>
       <c r="G59" s="49"/>
       <c r="H59" s="49"/>
       <c r="I59" s="49"/>
       <c r="J59" s="49"/>
       <c r="K59" s="49"/>
       <c r="L59" s="49"/>
       <c r="M59" s="49"/>
       <c r="N59" s="49"/>
       <c r="O59" s="49"/>
       <c r="P59" s="49">
         <v>0</v>
       </c>
       <c r="R59" s="93"/>
       <c r="S59" s="94"/>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A60" s="65" t="s">
         <v>95</v>
       </c>
       <c r="C60" s="49">
         <v>79497.119999999995</v>
       </c>
       <c r="D60" s="49">
         <v>68128.09</v>
       </c>
-      <c r="E60" s="49"/>
+      <c r="E60" s="49">
+        <v>70055.83</v>
+      </c>
       <c r="F60" s="49"/>
       <c r="G60" s="49"/>
       <c r="H60" s="49"/>
       <c r="I60" s="49"/>
       <c r="J60" s="49"/>
       <c r="K60" s="49"/>
       <c r="L60" s="49"/>
       <c r="M60" s="49"/>
       <c r="N60" s="49"/>
       <c r="O60" s="49"/>
       <c r="P60" s="49">
-        <v>147625.21</v>
+        <v>217681.04</v>
       </c>
       <c r="R60" s="93"/>
       <c r="S60" s="94"/>
     </row>
     <row r="61" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A61" s="65" t="s">
         <v>96</v>
       </c>
       <c r="C61" s="49">
         <v>68585</v>
       </c>
       <c r="D61" s="49">
         <v>65795</v>
       </c>
-      <c r="E61" s="49"/>
+      <c r="E61" s="49">
+        <v>61760</v>
+      </c>
       <c r="F61" s="49"/>
       <c r="G61" s="49"/>
       <c r="H61" s="49"/>
       <c r="I61" s="49"/>
       <c r="J61" s="49"/>
       <c r="K61" s="49"/>
       <c r="L61" s="49"/>
       <c r="M61" s="49"/>
       <c r="N61" s="49"/>
       <c r="O61" s="49"/>
       <c r="P61" s="49">
-        <v>134380</v>
+        <v>196140</v>
       </c>
       <c r="R61" s="93"/>
       <c r="S61" s="94"/>
     </row>
     <row r="62" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A62" s="65" t="s">
         <v>97</v>
       </c>
       <c r="C62" s="49">
         <v>0</v>
       </c>
       <c r="D62" s="49">
         <v>0</v>
       </c>
-      <c r="E62" s="49"/>
+      <c r="E62" s="49">
+        <v>0</v>
+      </c>
       <c r="F62" s="49"/>
       <c r="G62" s="49"/>
       <c r="H62" s="49"/>
       <c r="I62" s="49"/>
       <c r="J62" s="49"/>
       <c r="K62" s="49"/>
       <c r="L62" s="49"/>
       <c r="M62" s="49"/>
       <c r="N62" s="49"/>
       <c r="O62" s="49"/>
       <c r="P62" s="49">
         <v>0</v>
       </c>
       <c r="R62" s="93"/>
       <c r="S62" s="94"/>
     </row>
     <row r="63" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A63" s="65" t="s">
         <v>98</v>
       </c>
       <c r="C63" s="49">
         <v>2570</v>
       </c>
       <c r="D63" s="49">
         <v>1000</v>
       </c>
-      <c r="E63" s="49"/>
+      <c r="E63" s="49">
+        <v>1375</v>
+      </c>
       <c r="F63" s="49"/>
       <c r="G63" s="49"/>
       <c r="H63" s="49"/>
       <c r="I63" s="49"/>
       <c r="J63" s="49"/>
       <c r="K63" s="49"/>
       <c r="L63" s="49"/>
       <c r="M63" s="49"/>
       <c r="N63" s="49"/>
       <c r="O63" s="49"/>
       <c r="P63" s="49">
-        <v>3570</v>
+        <v>4945</v>
       </c>
       <c r="R63" s="93"/>
       <c r="S63" s="94"/>
     </row>
     <row r="64" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A64" s="65" t="s">
         <v>99</v>
       </c>
       <c r="C64" s="49">
         <v>1</v>
       </c>
       <c r="D64" s="49">
         <v>7689.17</v>
       </c>
-      <c r="E64" s="49"/>
+      <c r="E64" s="49">
+        <v>57722.21</v>
+      </c>
       <c r="F64" s="49"/>
       <c r="G64" s="49"/>
       <c r="H64" s="49"/>
       <c r="I64" s="49"/>
       <c r="J64" s="49"/>
       <c r="K64" s="49"/>
       <c r="L64" s="49"/>
       <c r="M64" s="49"/>
       <c r="N64" s="49"/>
       <c r="O64" s="49"/>
       <c r="P64" s="49">
-        <v>7690.17</v>
+        <v>65412.38</v>
       </c>
       <c r="R64" s="93"/>
       <c r="S64" s="94"/>
     </row>
     <row r="65" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A65" s="65" t="s">
         <v>100</v>
       </c>
       <c r="C65" s="49">
         <v>11045.34</v>
       </c>
       <c r="D65" s="49">
         <v>40579.040000000001</v>
       </c>
-      <c r="E65" s="49"/>
+      <c r="E65" s="49">
+        <v>6130.67</v>
+      </c>
       <c r="F65" s="49"/>
       <c r="G65" s="49"/>
       <c r="H65" s="49"/>
       <c r="I65" s="49"/>
       <c r="J65" s="49"/>
       <c r="K65" s="49"/>
       <c r="L65" s="49"/>
       <c r="M65" s="49"/>
       <c r="N65" s="49"/>
       <c r="O65" s="49"/>
       <c r="P65" s="49">
-        <v>51624.38</v>
+        <v>57755.05</v>
       </c>
       <c r="R65" s="93"/>
       <c r="S65" s="94"/>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A66" s="65" t="s">
         <v>101</v>
       </c>
       <c r="C66" s="49">
         <v>19570</v>
       </c>
       <c r="D66" s="49">
         <v>37025</v>
       </c>
-      <c r="E66" s="49"/>
+      <c r="E66" s="49">
+        <v>33931.5</v>
+      </c>
       <c r="F66" s="49"/>
       <c r="G66" s="49"/>
       <c r="H66" s="49"/>
       <c r="I66" s="49"/>
       <c r="J66" s="49"/>
       <c r="K66" s="49"/>
       <c r="L66" s="49"/>
       <c r="M66" s="49"/>
       <c r="N66" s="49"/>
       <c r="O66" s="49"/>
       <c r="P66" s="49">
-        <v>56595</v>
+        <v>90526.5</v>
       </c>
       <c r="R66" s="93"/>
       <c r="S66" s="94"/>
     </row>
     <row r="67" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A67" s="65" t="s">
         <v>102</v>
       </c>
       <c r="C67" s="49">
         <v>0</v>
       </c>
       <c r="D67" s="49">
         <v>0</v>
       </c>
-      <c r="E67" s="49"/>
+      <c r="E67" s="49">
+        <v>0</v>
+      </c>
       <c r="F67" s="49"/>
       <c r="G67" s="49"/>
       <c r="H67" s="49"/>
       <c r="I67" s="49"/>
       <c r="J67" s="49"/>
       <c r="K67" s="49"/>
       <c r="L67" s="49"/>
       <c r="M67" s="49"/>
       <c r="N67" s="49"/>
       <c r="O67" s="49"/>
       <c r="P67" s="49">
         <v>0</v>
       </c>
       <c r="R67" s="93"/>
       <c r="S67" s="94"/>
     </row>
     <row r="68" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A68" s="65" t="s">
         <v>103</v>
       </c>
       <c r="C68" s="49">
         <v>78249</v>
       </c>
       <c r="D68" s="49">
         <v>21868</v>
       </c>
-      <c r="E68" s="49"/>
+      <c r="E68" s="49">
+        <v>55667</v>
+      </c>
       <c r="F68" s="49"/>
       <c r="G68" s="49"/>
       <c r="H68" s="49"/>
       <c r="I68" s="49"/>
       <c r="J68" s="49"/>
       <c r="K68" s="49"/>
       <c r="L68" s="49"/>
       <c r="M68" s="49"/>
       <c r="N68" s="49"/>
       <c r="O68" s="49"/>
       <c r="P68" s="49">
-        <v>100117</v>
+        <v>155784</v>
       </c>
       <c r="R68" s="93"/>
       <c r="S68" s="94"/>
     </row>
     <row r="69" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A69" s="65" t="s">
         <v>104</v>
       </c>
       <c r="C69" s="49">
         <v>57638.62</v>
       </c>
       <c r="D69" s="49">
         <v>182064.16</v>
       </c>
-      <c r="E69" s="49"/>
+      <c r="E69" s="49">
+        <v>60544.77</v>
+      </c>
       <c r="F69" s="49"/>
       <c r="G69" s="49"/>
       <c r="H69" s="49"/>
       <c r="I69" s="49"/>
       <c r="J69" s="49"/>
       <c r="K69" s="49"/>
       <c r="L69" s="49"/>
       <c r="M69" s="49"/>
       <c r="N69" s="49"/>
       <c r="O69" s="49"/>
       <c r="P69" s="49">
-        <v>239702.78</v>
+        <v>300247.55</v>
       </c>
       <c r="R69" s="93"/>
       <c r="S69" s="94"/>
     </row>
     <row r="70" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A70" s="65" t="s">
         <v>105</v>
       </c>
       <c r="C70" s="49">
         <v>219.97</v>
       </c>
       <c r="D70" s="49">
         <v>2053.0700000000002</v>
       </c>
-      <c r="E70" s="49"/>
+      <c r="E70" s="49">
+        <v>0</v>
+      </c>
       <c r="F70" s="49"/>
       <c r="G70" s="49"/>
       <c r="H70" s="49"/>
       <c r="I70" s="49"/>
       <c r="J70" s="49"/>
       <c r="K70" s="49"/>
       <c r="L70" s="49"/>
       <c r="M70" s="49"/>
       <c r="N70" s="49"/>
       <c r="O70" s="49"/>
       <c r="P70" s="49">
         <v>2273.04</v>
       </c>
       <c r="R70" s="93"/>
       <c r="S70" s="94"/>
     </row>
     <row r="71" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A71" s="65" t="s">
         <v>106</v>
       </c>
       <c r="C71" s="49">
         <v>110392.77</v>
       </c>
       <c r="D71" s="49">
         <v>113139.59</v>
       </c>
-      <c r="E71" s="49"/>
+      <c r="E71" s="49">
+        <v>123935.57</v>
+      </c>
       <c r="F71" s="49"/>
       <c r="G71" s="49"/>
       <c r="H71" s="49"/>
       <c r="I71" s="49"/>
       <c r="J71" s="49"/>
       <c r="K71" s="49"/>
       <c r="L71" s="49"/>
       <c r="M71" s="49"/>
       <c r="N71" s="49"/>
       <c r="O71" s="49"/>
       <c r="P71" s="49">
-        <v>223532.36</v>
+        <v>347467.93</v>
       </c>
       <c r="R71" s="93"/>
       <c r="S71" s="94"/>
     </row>
     <row r="72" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A72" s="65" t="s">
         <v>107</v>
       </c>
       <c r="C72" s="49">
         <v>0</v>
       </c>
       <c r="D72" s="49">
         <v>0</v>
       </c>
-      <c r="E72" s="49"/>
+      <c r="E72" s="49">
+        <v>0</v>
+      </c>
       <c r="F72" s="49"/>
       <c r="G72" s="49"/>
       <c r="H72" s="49"/>
       <c r="I72" s="49"/>
       <c r="J72" s="49"/>
       <c r="K72" s="49"/>
       <c r="L72" s="49"/>
       <c r="M72" s="49"/>
       <c r="N72" s="49"/>
       <c r="O72" s="49"/>
       <c r="P72" s="49">
         <v>0</v>
       </c>
       <c r="R72" s="93"/>
       <c r="S72" s="94"/>
     </row>
     <row r="73" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A73" s="65" t="s">
         <v>108</v>
       </c>
       <c r="C73" s="49">
         <v>0</v>
       </c>
       <c r="D73" s="49">
         <v>0</v>
       </c>
-      <c r="E73" s="49"/>
+      <c r="E73" s="49">
+        <v>0</v>
+      </c>
       <c r="F73" s="49"/>
       <c r="G73" s="49"/>
       <c r="H73" s="49"/>
       <c r="I73" s="49"/>
       <c r="J73" s="49"/>
       <c r="K73" s="49"/>
       <c r="L73" s="49"/>
       <c r="M73" s="49"/>
       <c r="N73" s="49"/>
       <c r="O73" s="49"/>
       <c r="P73" s="49">
         <v>0</v>
       </c>
       <c r="R73" s="93"/>
       <c r="S73" s="94"/>
     </row>
     <row r="74" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A74" s="92" t="s">
         <v>80</v>
       </c>
       <c r="C74" s="49">
         <v>-25175.32</v>
       </c>
       <c r="D74" s="49">
         <v>1724.19</v>
       </c>
-      <c r="E74" s="49"/>
+      <c r="E74" s="49">
+        <v>1850.08</v>
+      </c>
       <c r="F74" s="49"/>
       <c r="G74" s="49"/>
       <c r="H74" s="49"/>
       <c r="I74" s="49"/>
       <c r="J74" s="49"/>
       <c r="K74" s="49"/>
       <c r="L74" s="49"/>
       <c r="M74" s="49"/>
       <c r="N74" s="49"/>
       <c r="O74" s="49"/>
       <c r="P74" s="49">
-        <v>-23451.13</v>
+        <v>-21601.05</v>
       </c>
       <c r="R74" s="93"/>
       <c r="S74" s="94"/>
     </row>
     <row r="75" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A75" s="65" t="s">
         <v>109</v>
       </c>
       <c r="C75" s="49">
         <v>39780.71</v>
       </c>
       <c r="D75" s="49">
         <v>57252.05</v>
       </c>
-      <c r="E75" s="49"/>
+      <c r="E75" s="49">
+        <v>99678.64</v>
+      </c>
       <c r="F75" s="49"/>
       <c r="G75" s="49"/>
       <c r="H75" s="49"/>
       <c r="I75" s="49"/>
       <c r="J75" s="49"/>
       <c r="K75" s="49"/>
       <c r="L75" s="49"/>
       <c r="M75" s="49"/>
       <c r="N75" s="49"/>
       <c r="O75" s="49"/>
       <c r="P75" s="49">
-        <v>97032.76</v>
+        <v>196711.4</v>
       </c>
       <c r="R75" s="93"/>
       <c r="S75" s="94"/>
     </row>
     <row r="76" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A76" s="65" t="s">
         <v>110</v>
       </c>
       <c r="C76" s="49">
         <v>0</v>
       </c>
       <c r="D76" s="49">
         <v>0</v>
       </c>
-      <c r="E76" s="49"/>
+      <c r="E76" s="49">
+        <v>0</v>
+      </c>
       <c r="F76" s="49"/>
       <c r="G76" s="49"/>
       <c r="H76" s="49"/>
       <c r="I76" s="49"/>
       <c r="J76" s="49"/>
       <c r="K76" s="49"/>
       <c r="L76" s="49"/>
       <c r="M76" s="49"/>
       <c r="N76" s="49"/>
       <c r="O76" s="49"/>
       <c r="P76" s="49">
         <v>0</v>
       </c>
       <c r="R76" s="93"/>
       <c r="S76" s="94"/>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A77" s="65" t="s">
         <v>119</v>
       </c>
       <c r="C77" s="49">
         <v>-89892.81</v>
       </c>
       <c r="D77" s="49">
         <v>17621136.489999998</v>
       </c>
-      <c r="E77" s="49"/>
+      <c r="E77" s="49">
+        <v>-2201321.7200000002</v>
+      </c>
       <c r="F77" s="49"/>
       <c r="G77" s="49"/>
       <c r="H77" s="49"/>
       <c r="I77" s="49"/>
       <c r="J77" s="49"/>
       <c r="K77" s="49"/>
       <c r="L77" s="49"/>
       <c r="M77" s="49"/>
       <c r="N77" s="49"/>
       <c r="O77" s="49"/>
       <c r="P77" s="49">
-        <v>17531243.68</v>
+        <v>15329921.960000001</v>
       </c>
       <c r="R77" s="93"/>
       <c r="S77" s="94"/>
     </row>
     <row r="78" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A78" s="65" t="s">
         <v>111</v>
       </c>
       <c r="C78" s="49">
         <v>205839.97</v>
       </c>
       <c r="D78" s="49">
         <v>47613.37</v>
       </c>
-      <c r="E78" s="49"/>
+      <c r="E78" s="49">
+        <v>241762.57</v>
+      </c>
       <c r="F78" s="49"/>
       <c r="G78" s="49"/>
       <c r="H78" s="49"/>
       <c r="I78" s="49"/>
       <c r="J78" s="49"/>
       <c r="K78" s="49"/>
       <c r="L78" s="49"/>
       <c r="M78" s="49"/>
       <c r="N78" s="49"/>
       <c r="O78" s="49"/>
       <c r="P78" s="49">
-        <v>253453.34</v>
+        <v>495215.91</v>
       </c>
       <c r="R78" s="93"/>
       <c r="S78" s="94"/>
     </row>
     <row r="79" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A79" s="63" t="s">
         <v>84</v>
       </c>
       <c r="C79" s="44">
         <v>783155.65</v>
       </c>
       <c r="D79" s="44">
         <v>18614056.02</v>
       </c>
       <c r="E79" s="44">
-        <v>0</v>
+        <v>-1391698.29</v>
       </c>
       <c r="F79" s="44">
         <v>0</v>
       </c>
       <c r="G79" s="44">
         <v>0</v>
       </c>
       <c r="H79" s="44">
         <v>0</v>
       </c>
       <c r="I79" s="44">
         <v>0</v>
       </c>
       <c r="J79" s="44">
         <v>0</v>
       </c>
       <c r="K79" s="44">
         <v>0</v>
       </c>
       <c r="L79" s="44">
         <v>0</v>
       </c>
       <c r="M79" s="44">
         <v>0</v>
       </c>
       <c r="N79" s="44">
         <v>0</v>
       </c>
       <c r="O79" s="44">
         <v>0</v>
       </c>
       <c r="P79" s="44">
-        <v>19397211.670000002</v>
+        <v>18005513.379999999</v>
       </c>
       <c r="Q79" s="91"/>
       <c r="R79" s="93"/>
       <c r="S79" s="94"/>
     </row>
     <row r="80" spans="1:19" x14ac:dyDescent="0.25">
       <c r="R80" s="93"/>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81" s="63" t="s">
         <v>166</v>
       </c>
       <c r="C81" s="44">
         <v>767111478.38</v>
       </c>
       <c r="D81" s="44">
         <v>1267091051.76</v>
       </c>
       <c r="E81" s="44">
-        <v>0</v>
+        <v>1792821157.9100001</v>
       </c>
       <c r="F81" s="44">
         <v>0</v>
       </c>
       <c r="G81" s="44">
         <v>0</v>
       </c>
       <c r="H81" s="44">
         <v>0</v>
       </c>
       <c r="I81" s="44">
         <v>0</v>
       </c>
       <c r="J81" s="44">
         <v>0</v>
       </c>
       <c r="K81" s="44">
         <v>0</v>
       </c>
       <c r="L81" s="44">
         <v>0</v>
       </c>
       <c r="M81" s="44">
         <v>0</v>
       </c>
       <c r="N81" s="44">
         <v>0</v>
       </c>
       <c r="O81" s="44">
         <v>0</v>
       </c>
       <c r="P81" s="44">
-        <v>2033824986.7</v>
+        <v>3822688019.9699998</v>
       </c>
       <c r="R81" s="93"/>
     </row>
     <row r="82" spans="1:18" x14ac:dyDescent="0.25">
       <c r="D82" s="33"/>
       <c r="E82" s="83"/>
     </row>
     <row r="83" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A83" s="63" t="s">
         <v>186</v>
       </c>
       <c r="C83" s="86"/>
       <c r="D83" s="33"/>
       <c r="E83" s="33"/>
       <c r="R83" s="93"/>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>118</v>
       </c>
       <c r="C84" s="49">
         <v>16289012.77</v>
       </c>
       <c r="D84" s="49">
         <v>17101052.050000001</v>
       </c>
-      <c r="E84" s="49"/>
+      <c r="E84" s="49">
+        <v>12285462.960000001</v>
+      </c>
       <c r="F84" s="49"/>
       <c r="G84" s="49"/>
       <c r="H84" s="49"/>
       <c r="I84" s="49"/>
       <c r="J84" s="49"/>
       <c r="K84" s="49"/>
       <c r="L84" s="49"/>
       <c r="M84" s="49"/>
       <c r="N84" s="49"/>
       <c r="O84" s="49"/>
       <c r="P84" s="49">
-        <v>33390064.82</v>
+        <v>45675527.780000001</v>
       </c>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85" s="87" t="s">
         <v>188</v>
       </c>
       <c r="C85" s="49">
         <v>0</v>
       </c>
       <c r="D85" s="49">
         <v>11027636.1</v>
       </c>
       <c r="E85" s="49"/>
       <c r="F85" s="49"/>
       <c r="G85" s="49"/>
       <c r="H85" s="49"/>
       <c r="I85" s="49"/>
       <c r="J85" s="49"/>
       <c r="K85" s="49"/>
       <c r="L85" s="49"/>
       <c r="M85" s="49"/>
       <c r="N85" s="49"/>
       <c r="O85" s="49"/>
       <c r="P85" s="49">
         <v>11027636.1</v>
       </c>
     </row>
     <row r="86" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A86" s="87" t="s">
         <v>205</v>
       </c>
       <c r="C86" s="49">
         <v>15978.27</v>
       </c>
       <c r="D86" s="49">
         <v>4053405.72</v>
       </c>
-      <c r="E86" s="49"/>
+      <c r="E86" s="49">
+        <v>7476235.1500000004</v>
+      </c>
       <c r="F86" s="49"/>
       <c r="G86" s="49"/>
       <c r="H86" s="49"/>
       <c r="I86" s="49"/>
       <c r="J86" s="49"/>
       <c r="K86" s="49"/>
       <c r="L86" s="49"/>
       <c r="M86" s="49"/>
       <c r="N86" s="49"/>
       <c r="O86" s="49"/>
       <c r="P86" s="49">
-        <v>4069383.99</v>
+        <v>11545619.140000001</v>
       </c>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87" s="87" t="s">
         <v>197</v>
       </c>
       <c r="C87" s="49">
         <v>4443630</v>
       </c>
       <c r="D87" s="49">
         <v>3885237.39</v>
       </c>
-      <c r="E87" s="49"/>
+      <c r="E87" s="49">
+        <v>3758819.63</v>
+      </c>
       <c r="F87" s="49"/>
       <c r="G87" s="49"/>
       <c r="H87" s="49"/>
       <c r="I87" s="49"/>
       <c r="J87" s="49"/>
       <c r="K87" s="49"/>
       <c r="L87" s="49"/>
       <c r="M87" s="49"/>
       <c r="N87" s="49"/>
       <c r="O87" s="49"/>
       <c r="P87" s="49">
-        <v>8328867.3899999997</v>
+        <v>12087687.02</v>
       </c>
     </row>
     <row r="88" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A88" s="87"/>
       <c r="C88" s="49"/>
       <c r="D88" s="49"/>
       <c r="E88" s="49"/>
       <c r="F88" s="49"/>
       <c r="G88" s="49"/>
       <c r="H88" s="49"/>
       <c r="I88" s="49"/>
       <c r="J88" s="49"/>
       <c r="K88" s="49"/>
       <c r="L88" s="49"/>
       <c r="M88" s="49"/>
       <c r="N88" s="49"/>
       <c r="O88" s="49"/>
       <c r="P88" s="49"/>
     </row>
     <row r="89" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A89" s="87" t="s">
         <v>185</v>
       </c>
       <c r="C89" s="49">
         <v>0</v>
       </c>
       <c r="D89" s="49">
         <v>124536923.33</v>
       </c>
-      <c r="E89" s="49"/>
+      <c r="E89" s="49">
+        <v>125745850.56</v>
+      </c>
       <c r="F89" s="49"/>
       <c r="G89" s="49"/>
       <c r="H89" s="49"/>
       <c r="I89" s="49"/>
       <c r="J89" s="49"/>
       <c r="K89" s="49"/>
       <c r="L89" s="49"/>
       <c r="M89" s="49"/>
       <c r="N89" s="49"/>
       <c r="O89" s="49"/>
       <c r="P89" s="49">
-        <v>124536923.33</v>
+        <v>250282773.88999999</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90" s="87" t="s">
         <v>112</v>
       </c>
       <c r="C90" s="49">
         <v>915301.86</v>
       </c>
       <c r="D90" s="49">
         <v>1195432.3999999999</v>
       </c>
-      <c r="E90" s="49"/>
+      <c r="E90" s="49">
+        <v>1291807.6000000001</v>
+      </c>
       <c r="F90" s="49"/>
       <c r="G90" s="49"/>
       <c r="H90" s="49"/>
       <c r="I90" s="49"/>
       <c r="J90" s="49"/>
       <c r="K90" s="49"/>
       <c r="L90" s="49"/>
       <c r="M90" s="49"/>
       <c r="N90" s="49"/>
       <c r="O90" s="49"/>
       <c r="P90" s="49">
-        <v>2110734.2599999998</v>
+        <v>3402541.86</v>
       </c>
     </row>
     <row r="91" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A91" s="66" t="s">
         <v>184</v>
       </c>
       <c r="C91" s="45">
         <v>915301.86</v>
       </c>
       <c r="D91" s="45">
         <v>125732355.73</v>
       </c>
       <c r="E91" s="45">
-        <v>0</v>
+        <v>127037658.16</v>
       </c>
       <c r="F91" s="45">
         <v>0</v>
       </c>
       <c r="G91" s="45">
         <v>0</v>
       </c>
       <c r="H91" s="45">
         <v>0</v>
       </c>
       <c r="I91" s="45">
         <v>0</v>
       </c>
       <c r="J91" s="45">
         <v>0</v>
       </c>
       <c r="K91" s="45">
         <v>0</v>
       </c>
       <c r="L91" s="45">
         <v>0</v>
       </c>
       <c r="M91" s="45">
         <v>0</v>
       </c>
       <c r="N91" s="45">
         <v>0</v>
       </c>
       <c r="O91" s="45">
         <v>0</v>
       </c>
       <c r="P91" s="45">
-        <v>126647657.59</v>
+        <v>253685315.75</v>
       </c>
     </row>
     <row r="93" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>113</v>
       </c>
-      <c r="C93" s="49"/>
+      <c r="C93" s="49">
+        <v>0</v>
+      </c>
       <c r="D93" s="49">
         <v>3257494.75</v>
       </c>
-      <c r="E93" s="49"/>
+      <c r="E93" s="49">
+        <v>0</v>
+      </c>
       <c r="F93" s="49"/>
       <c r="G93" s="49"/>
       <c r="H93" s="49"/>
       <c r="I93" s="49"/>
       <c r="J93" s="49"/>
       <c r="K93" s="49"/>
       <c r="L93" s="49"/>
       <c r="M93" s="49"/>
       <c r="N93" s="49"/>
       <c r="O93" s="49"/>
       <c r="P93" s="49">
         <v>3257494.75</v>
       </c>
     </row>
     <row r="94" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A94" s="88" t="s">
         <v>199</v>
       </c>
       <c r="C94" s="49">
         <v>0</v>
       </c>
-      <c r="D94" s="49"/>
-      <c r="E94" s="49"/>
+      <c r="D94" s="49">
+        <v>0</v>
+      </c>
+      <c r="E94" s="49">
+        <v>0</v>
+      </c>
       <c r="F94" s="49"/>
       <c r="G94" s="49"/>
       <c r="H94" s="49"/>
       <c r="I94" s="49"/>
       <c r="J94" s="49"/>
       <c r="K94" s="49"/>
       <c r="L94" s="49"/>
       <c r="M94" s="49"/>
       <c r="N94" s="49"/>
       <c r="O94" s="49"/>
       <c r="P94" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A95" s="88" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="49">
         <v>2508850.09</v>
       </c>
       <c r="D95" s="49">
         <v>2508850.09</v>
       </c>
-      <c r="E95" s="49"/>
+      <c r="E95" s="49">
+        <v>3237198.25</v>
+      </c>
       <c r="F95" s="49"/>
       <c r="G95" s="49"/>
       <c r="H95" s="49"/>
       <c r="I95" s="49"/>
       <c r="J95" s="49"/>
       <c r="K95" s="49"/>
       <c r="L95" s="49"/>
       <c r="M95" s="49"/>
       <c r="N95" s="49"/>
       <c r="O95" s="49"/>
       <c r="P95" s="49">
-        <v>5017700.18</v>
+        <v>8254898.4299999997</v>
       </c>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96" s="88" t="s">
         <v>201</v>
       </c>
       <c r="C96" s="49">
         <v>0</v>
       </c>
-      <c r="D96" s="49"/>
-      <c r="E96" s="49"/>
+      <c r="D96" s="49">
+        <v>0</v>
+      </c>
+      <c r="E96" s="49">
+        <v>0</v>
+      </c>
       <c r="F96" s="49"/>
       <c r="G96" s="49"/>
       <c r="H96" s="49"/>
       <c r="I96" s="49"/>
       <c r="J96" s="49"/>
       <c r="K96" s="49"/>
       <c r="L96" s="49"/>
       <c r="M96" s="49"/>
       <c r="N96" s="49"/>
       <c r="O96" s="49"/>
       <c r="P96" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A97" s="89" t="s">
         <v>202</v>
       </c>
       <c r="C97" s="45">
         <v>2508850.09</v>
       </c>
       <c r="D97" s="45">
         <v>5766344.8399999999</v>
       </c>
       <c r="E97" s="45">
-        <v>0</v>
+        <v>3237198.25</v>
       </c>
       <c r="F97" s="45">
         <v>0</v>
       </c>
       <c r="G97" s="45">
         <v>0</v>
       </c>
       <c r="H97" s="45">
         <v>0</v>
       </c>
       <c r="I97" s="45">
         <v>0</v>
       </c>
       <c r="J97" s="45">
         <v>0</v>
       </c>
       <c r="K97" s="45">
         <v>0</v>
       </c>
       <c r="L97" s="45">
         <v>0</v>
       </c>
       <c r="M97" s="45">
         <v>0</v>
       </c>
       <c r="N97" s="45">
         <v>0</v>
       </c>
       <c r="O97" s="45">
         <v>0</v>
       </c>
       <c r="P97" s="45">
-        <v>8275194.9299999997</v>
+        <v>11512393.18</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A99" s="88" t="s">
         <v>114</v>
       </c>
       <c r="C99" s="49">
         <v>112881701.38</v>
       </c>
       <c r="D99" s="49">
         <v>111807268.90000001</v>
       </c>
-      <c r="E99" s="49"/>
+      <c r="E99" s="49">
+        <v>115338613.45</v>
+      </c>
       <c r="F99" s="49"/>
       <c r="G99" s="33"/>
       <c r="H99" s="33"/>
       <c r="I99" s="33"/>
       <c r="J99" s="33"/>
       <c r="K99" s="33"/>
       <c r="L99" s="33"/>
       <c r="P99" s="32">
-        <v>224688970.28</v>
+        <v>340027583.73000002</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A100" s="87" t="s">
         <v>115</v>
       </c>
       <c r="C100" s="49">
         <v>829888.48</v>
       </c>
       <c r="D100" s="49">
         <v>817801.41</v>
       </c>
-      <c r="E100" s="49"/>
+      <c r="E100" s="49">
+        <v>1211269.1200000001</v>
+      </c>
       <c r="F100" s="49"/>
       <c r="G100" s="49"/>
       <c r="H100" s="49"/>
       <c r="I100" s="49"/>
       <c r="J100" s="49"/>
       <c r="K100" s="49"/>
       <c r="L100" s="49"/>
       <c r="M100" s="49"/>
       <c r="N100" s="49"/>
       <c r="O100" s="49"/>
       <c r="P100" s="49">
-        <v>1647689.89</v>
+        <v>2858959.01</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A101" s="89" t="s">
         <v>183</v>
       </c>
       <c r="C101" s="45">
         <v>113711589.86</v>
       </c>
       <c r="D101" s="45">
         <v>112625070.31</v>
       </c>
       <c r="E101" s="45">
-        <v>0</v>
+        <v>116549882.56999999</v>
       </c>
       <c r="F101" s="45">
         <v>0</v>
       </c>
       <c r="G101" s="45">
         <v>0</v>
       </c>
       <c r="H101" s="45">
         <v>0</v>
       </c>
       <c r="I101" s="45">
         <v>0</v>
       </c>
       <c r="J101" s="45">
         <v>0</v>
       </c>
       <c r="K101" s="45">
         <v>0</v>
       </c>
       <c r="L101" s="45">
         <v>0</v>
       </c>
       <c r="M101" s="45">
         <v>0</v>
       </c>
       <c r="N101" s="45">
         <v>0</v>
       </c>
       <c r="O101" s="45">
         <v>0</v>
       </c>
       <c r="P101" s="45">
-        <v>226336660.16999999</v>
+        <v>342886542.74000001</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="88" t="s">
         <v>162</v>
       </c>
       <c r="C103" s="49">
         <v>1112936</v>
       </c>
       <c r="D103" s="49">
         <v>982761.34</v>
       </c>
-      <c r="E103" s="49"/>
+      <c r="E103" s="49">
+        <v>1376373.24</v>
+      </c>
       <c r="F103" s="49"/>
       <c r="P103" s="32">
-        <v>2095697.3399999999</v>
+        <v>3472070.58</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" s="88" t="s">
         <v>190</v>
       </c>
       <c r="C104" s="49">
         <v>61500000</v>
       </c>
       <c r="D104" s="49">
         <v>41500000</v>
       </c>
-      <c r="E104" s="49"/>
+      <c r="E104" s="49">
+        <v>53000000</v>
+      </c>
       <c r="F104" s="49"/>
       <c r="G104" s="49"/>
       <c r="H104" s="49"/>
       <c r="I104" s="49"/>
       <c r="J104" s="49"/>
       <c r="K104" s="49"/>
       <c r="L104" s="49"/>
       <c r="M104" s="49"/>
       <c r="N104" s="49"/>
       <c r="O104" s="49"/>
       <c r="P104" s="49">
-        <v>103000000</v>
+        <v>156000000</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="88" t="s">
         <v>189</v>
       </c>
       <c r="C105" s="49">
         <v>875802</v>
       </c>
       <c r="D105" s="49">
         <v>1085781</v>
       </c>
-      <c r="E105" s="49"/>
+      <c r="E105" s="49">
+        <v>2200274</v>
+      </c>
       <c r="F105" s="49"/>
       <c r="G105" s="49"/>
       <c r="H105" s="49"/>
       <c r="I105" s="49"/>
       <c r="J105" s="49"/>
       <c r="K105" s="49"/>
       <c r="L105" s="49"/>
       <c r="M105" s="49"/>
       <c r="N105" s="49"/>
       <c r="O105" s="49"/>
       <c r="P105" s="49">
-        <v>1961583</v>
+        <v>4161857</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="66" t="s">
         <v>187</v>
       </c>
       <c r="C106" s="84">
         <v>63488738</v>
       </c>
       <c r="D106" s="84">
         <v>43568542.340000004</v>
       </c>
       <c r="E106" s="84">
-        <v>0</v>
+        <v>56576647.240000002</v>
       </c>
       <c r="F106" s="84">
         <v>0</v>
       </c>
       <c r="G106" s="84">
         <v>0</v>
       </c>
       <c r="H106" s="84">
         <v>0</v>
       </c>
       <c r="I106" s="84">
         <v>0</v>
       </c>
       <c r="J106" s="84">
         <v>0</v>
       </c>
       <c r="K106" s="84">
         <v>0</v>
       </c>
       <c r="L106" s="84">
         <v>0</v>
       </c>
       <c r="M106" s="84">
         <v>0</v>
       </c>
       <c r="N106" s="84">
         <v>0</v>
       </c>
       <c r="O106" s="84">
         <v>0</v>
       </c>
       <c r="P106" s="84">
-        <v>107057280.34</v>
+        <v>163633927.58000001</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" s="87" t="s">
         <v>203</v>
       </c>
       <c r="C108" s="49">
         <v>5000000</v>
       </c>
       <c r="D108" s="49">
         <v>0</v>
       </c>
-      <c r="E108" s="49"/>
+      <c r="E108" s="49">
+        <v>0</v>
+      </c>
       <c r="F108" s="49"/>
       <c r="P108" s="32">
         <v>5000000</v>
       </c>
     </row>
     <row r="109" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="88" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="49">
         <v>2593725.2200000002</v>
       </c>
       <c r="D109" s="49">
         <v>2593725.2200000002</v>
       </c>
-      <c r="E109" s="49"/>
+      <c r="E109" s="49">
+        <v>0</v>
+      </c>
       <c r="F109" s="49"/>
       <c r="P109" s="32">
         <v>5187450.4400000004</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A110" s="66" t="s">
         <v>198</v>
       </c>
       <c r="C110" s="45">
         <v>7593725.2199999997</v>
       </c>
       <c r="D110" s="45">
         <v>2593725.2200000002</v>
       </c>
       <c r="E110" s="45">
         <v>0</v>
       </c>
       <c r="F110" s="45">
         <v>0</v>
       </c>
       <c r="G110" s="45">
         <v>0</v>
       </c>
       <c r="H110" s="45">
@@ -11639,78 +15116,78 @@
         <v>0</v>
       </c>
       <c r="M110" s="45">
         <v>0</v>
       </c>
       <c r="N110" s="45">
         <v>0</v>
       </c>
       <c r="O110" s="45">
         <v>0</v>
       </c>
       <c r="P110" s="45">
         <v>10187450.439999999</v>
       </c>
     </row>
     <row r="113" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A113" s="63"/>
     </row>
   </sheetData>
   <phoneticPr fontId="39" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8E45D27-6156-4D77-A313-3ED55D0B4177}">
   <sheetPr codeName="Sheet22">
     <tabColor theme="8"/>
   </sheetPr>
   <dimension ref="A1:S48"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="14" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="27.7109375" style="48" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24" customWidth="1"/>
     <col min="18" max="18" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="15.75" hidden="1" x14ac:dyDescent="0.3">
       <c r="B2" s="82" t="s">
         <v>170</v>
       </c>
       <c r="C2" s="82" t="s">
         <v>171</v>
       </c>
       <c r="D2" s="82" t="s">
         <v>168</v>
       </c>
       <c r="E2" s="82" t="s">
         <v>169</v>
       </c>
       <c r="F2" s="82" t="s">
         <v>172</v>
       </c>
       <c r="G2" s="82" t="s">
         <v>173</v>
       </c>
       <c r="H2" s="82" t="s">
         <v>174</v>
       </c>
       <c r="I2" s="82" t="s">
@@ -11767,859 +15244,913 @@
         <v>44</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>46</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>154</v>
       </c>
       <c r="O3" s="48" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B4" s="54">
         <v>0</v>
       </c>
       <c r="C4" s="54">
         <v>482167931.83999997</v>
       </c>
-      <c r="D4" s="54"/>
+      <c r="D4" s="54">
+        <v>462322929.31</v>
+      </c>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54"/>
       <c r="O4" s="54">
-        <v>482167931.83999997</v>
+        <v>944490861.14999998</v>
       </c>
       <c r="Q4" s="90"/>
       <c r="R4" s="1"/>
       <c r="S4" s="50"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B5" s="54">
         <v>638969925.35000002</v>
       </c>
       <c r="C5" s="54">
         <v>642896582.15999997</v>
       </c>
-      <c r="D5" s="54"/>
+      <c r="D5" s="54">
+        <v>768962207.34000003</v>
+      </c>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
       <c r="H5" s="54"/>
       <c r="I5" s="54"/>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="54"/>
       <c r="O5" s="54">
-        <v>1281866507.51</v>
+        <v>2050828714.8499999</v>
       </c>
       <c r="Q5" s="90"/>
       <c r="R5" s="1"/>
       <c r="S5" s="50"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B6" s="54">
         <v>54562205.530000001</v>
       </c>
       <c r="C6" s="54">
         <v>5813508.2300000004</v>
       </c>
-      <c r="D6" s="54"/>
+      <c r="D6" s="54">
+        <v>307962994.04000002</v>
+      </c>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54">
-        <v>60375713.759999998</v>
+        <v>368338707.80000001</v>
       </c>
       <c r="Q6" s="90"/>
       <c r="R6" s="1"/>
       <c r="S6" s="50"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B7" s="54">
         <v>1491827.5</v>
       </c>
       <c r="C7" s="54">
         <v>1838650</v>
       </c>
-      <c r="D7" s="54"/>
+      <c r="D7" s="54">
+        <v>123807449.39</v>
+      </c>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54">
-        <v>3330477.5</v>
+        <v>127137926.89</v>
       </c>
       <c r="Q7" s="90"/>
       <c r="R7" s="1"/>
       <c r="S7" s="50"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B8" s="54">
         <v>515096.7</v>
       </c>
       <c r="C8" s="54">
         <v>-4712445.01</v>
       </c>
-      <c r="D8" s="54"/>
+      <c r="D8" s="54">
+        <v>4756282.46</v>
+      </c>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="54"/>
       <c r="J8" s="54"/>
       <c r="K8" s="54"/>
       <c r="L8" s="54"/>
       <c r="M8" s="54"/>
       <c r="N8" s="54"/>
       <c r="O8" s="54">
-        <v>-4197348.3099999996</v>
+        <v>558934.15</v>
       </c>
       <c r="P8" s="49"/>
       <c r="Q8" s="90"/>
       <c r="R8" s="1"/>
       <c r="S8" s="50"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B9" s="54">
         <v>4604403.04</v>
       </c>
       <c r="C9" s="54">
         <v>12094273.41</v>
       </c>
-      <c r="D9" s="54"/>
+      <c r="D9" s="54">
+        <v>9090911.0899999999</v>
+      </c>
       <c r="E9" s="54"/>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="54"/>
       <c r="J9" s="54"/>
       <c r="K9" s="54"/>
       <c r="L9" s="54"/>
       <c r="M9" s="54"/>
       <c r="N9" s="54"/>
       <c r="O9" s="54">
-        <v>16698676.449999999</v>
+        <v>25789587.539999999</v>
       </c>
       <c r="Q9" s="90"/>
       <c r="R9" s="1"/>
       <c r="S9" s="50"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B10" s="54">
         <v>774536.74</v>
       </c>
       <c r="C10" s="54">
         <v>1528121.42</v>
       </c>
-      <c r="D10" s="54"/>
+      <c r="D10" s="54">
+        <v>16695419.050000001</v>
+      </c>
       <c r="E10" s="54"/>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="54"/>
       <c r="J10" s="54"/>
       <c r="K10" s="54"/>
       <c r="L10" s="54"/>
       <c r="M10" s="54"/>
       <c r="N10" s="54"/>
       <c r="O10" s="54">
-        <v>2302658.16</v>
+        <v>18998077.210000001</v>
       </c>
       <c r="Q10" s="90"/>
       <c r="R10" s="1"/>
       <c r="S10" s="50"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B11" s="54">
         <v>659388</v>
       </c>
       <c r="C11" s="54">
         <v>10240156.630000001</v>
       </c>
-      <c r="D11" s="54"/>
+      <c r="D11" s="54">
+        <v>8281515.3799999999</v>
+      </c>
       <c r="E11" s="54"/>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="54"/>
       <c r="J11" s="54"/>
       <c r="K11" s="54"/>
       <c r="L11" s="54"/>
       <c r="M11" s="54"/>
       <c r="N11" s="54"/>
       <c r="O11" s="54">
-        <v>10899544.630000001</v>
+        <v>19181060.010000002</v>
       </c>
       <c r="Q11" s="90"/>
       <c r="R11" s="1"/>
       <c r="S11" s="50"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="54">
         <v>594654.54</v>
       </c>
       <c r="C12" s="54">
         <v>1020062</v>
       </c>
-      <c r="D12" s="54"/>
+      <c r="D12" s="54">
+        <v>1193269</v>
+      </c>
       <c r="E12" s="54"/>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="54"/>
       <c r="J12" s="54"/>
       <c r="K12" s="54"/>
       <c r="L12" s="54"/>
       <c r="M12" s="54"/>
       <c r="N12" s="54"/>
       <c r="O12" s="54">
-        <v>1614716.54</v>
+        <v>2807985.54</v>
       </c>
       <c r="Q12" s="90"/>
       <c r="R12" s="1"/>
       <c r="S12" s="50"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B13" s="54">
         <v>14067391.58</v>
       </c>
       <c r="C13" s="54">
         <v>623639.9</v>
       </c>
-      <c r="D13" s="54"/>
+      <c r="D13" s="54">
+        <v>584276.56000000006</v>
+      </c>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
       <c r="N13" s="54"/>
       <c r="O13" s="54">
-        <v>14691031.48</v>
+        <v>15275308.039999999</v>
       </c>
       <c r="Q13" s="90"/>
       <c r="R13" s="1"/>
       <c r="S13" s="50"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B14" s="54">
         <v>0</v>
       </c>
       <c r="C14" s="54">
         <v>13412268.310000001</v>
       </c>
-      <c r="D14" s="54"/>
+      <c r="D14" s="54">
+        <v>8375411.6500000004</v>
+      </c>
       <c r="E14" s="54"/>
       <c r="F14" s="54"/>
       <c r="G14" s="54"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
       <c r="L14" s="54"/>
       <c r="M14" s="54"/>
       <c r="N14" s="54"/>
       <c r="O14" s="54">
-        <v>13412268.310000001</v>
+        <v>21787679.960000001</v>
       </c>
       <c r="Q14" s="90"/>
       <c r="R14" s="1"/>
       <c r="S14" s="50"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="54">
         <v>0</v>
       </c>
       <c r="C15" s="54">
         <v>12934861.789999999</v>
       </c>
-      <c r="D15" s="54"/>
+      <c r="D15" s="54">
+        <v>12514750.18</v>
+      </c>
       <c r="E15" s="54"/>
       <c r="F15" s="54"/>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="54"/>
       <c r="J15" s="54"/>
       <c r="K15" s="54"/>
       <c r="L15" s="54"/>
       <c r="M15" s="54"/>
       <c r="N15" s="54"/>
       <c r="O15" s="54">
-        <v>12934861.789999999</v>
+        <v>25449611.969999999</v>
       </c>
       <c r="Q15" s="90"/>
       <c r="R15" s="1"/>
       <c r="S15" s="50"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="54">
         <v>49231512.909999996</v>
       </c>
       <c r="C16" s="54">
         <v>60601705.090000004</v>
       </c>
-      <c r="D16" s="54"/>
+      <c r="D16" s="54">
+        <v>57026712.18</v>
+      </c>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
       <c r="O16" s="54">
-        <v>109833218</v>
+        <v>166859930.18000001</v>
       </c>
       <c r="Q16" s="90"/>
       <c r="R16" s="1"/>
       <c r="S16" s="50"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B17" s="54">
         <v>223756.76</v>
       </c>
       <c r="C17" s="54">
         <v>242404.83</v>
       </c>
-      <c r="D17" s="54"/>
+      <c r="D17" s="54">
+        <v>2438935.67</v>
+      </c>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
       <c r="O17" s="54">
-        <v>466161.59</v>
+        <v>2905097.26</v>
       </c>
       <c r="Q17" s="90"/>
       <c r="R17" s="1"/>
       <c r="S17" s="50"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B18" s="54">
         <v>282734</v>
       </c>
       <c r="C18" s="54">
         <v>1025791.01</v>
       </c>
-      <c r="D18" s="54"/>
+      <c r="D18" s="54">
+        <v>989594.03</v>
+      </c>
       <c r="E18" s="54"/>
       <c r="F18" s="54"/>
       <c r="G18" s="54"/>
       <c r="H18" s="54"/>
       <c r="I18" s="54"/>
       <c r="J18" s="54"/>
       <c r="K18" s="54"/>
       <c r="L18" s="54"/>
       <c r="M18" s="54"/>
       <c r="N18" s="54"/>
       <c r="O18" s="54">
-        <v>1308525.01</v>
+        <v>2298119.04</v>
       </c>
       <c r="Q18" s="90"/>
       <c r="R18" s="1"/>
       <c r="S18" s="50"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="54">
         <v>0</v>
       </c>
       <c r="C19" s="54">
         <v>0</v>
       </c>
-      <c r="D19" s="54"/>
+      <c r="D19" s="54">
+        <v>0</v>
+      </c>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="54"/>
       <c r="N19" s="54"/>
       <c r="O19" s="54">
         <v>0</v>
       </c>
       <c r="Q19" s="90"/>
       <c r="R19" s="1"/>
       <c r="S19" s="50"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B20" s="54">
         <v>0</v>
       </c>
       <c r="C20" s="54">
         <v>282734</v>
       </c>
-      <c r="D20" s="54"/>
+      <c r="D20" s="54">
+        <v>282734</v>
+      </c>
       <c r="E20" s="54"/>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="54"/>
       <c r="K20" s="54"/>
       <c r="L20" s="54"/>
       <c r="M20" s="54"/>
       <c r="N20" s="54"/>
       <c r="O20" s="54">
-        <v>282734</v>
+        <v>565468</v>
       </c>
       <c r="Q20" s="90"/>
       <c r="R20" s="1"/>
       <c r="S20" s="50"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A21" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="54">
         <v>408429.28</v>
       </c>
       <c r="C21" s="54">
         <v>18777.689999999999</v>
       </c>
-      <c r="D21" s="54"/>
+      <c r="D21" s="54">
+        <v>654815.6</v>
+      </c>
       <c r="E21" s="54"/>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="54"/>
       <c r="K21" s="54"/>
       <c r="L21" s="54"/>
       <c r="M21" s="54"/>
       <c r="N21" s="54"/>
       <c r="O21" s="54">
-        <v>427206.97</v>
+        <v>1082022.57</v>
       </c>
       <c r="Q21" s="90"/>
       <c r="R21" s="1"/>
       <c r="S21" s="50"/>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="54">
         <v>0</v>
       </c>
       <c r="C22" s="54">
         <v>0</v>
       </c>
-      <c r="D22" s="54"/>
+      <c r="D22" s="54">
+        <v>0</v>
+      </c>
       <c r="E22" s="54"/>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="54"/>
       <c r="K22" s="54"/>
       <c r="L22" s="54"/>
       <c r="M22" s="54"/>
       <c r="N22" s="54"/>
       <c r="O22" s="54">
         <v>0</v>
       </c>
       <c r="Q22" s="90"/>
       <c r="R22" s="1"/>
       <c r="S22" s="50"/>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B23" s="54">
         <v>0</v>
       </c>
       <c r="C23" s="54">
         <v>0</v>
       </c>
-      <c r="D23" s="54"/>
+      <c r="D23" s="54">
+        <v>0</v>
+      </c>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
       <c r="N23" s="54"/>
       <c r="O23" s="54">
         <v>0</v>
       </c>
       <c r="Q23" s="90"/>
       <c r="R23" s="1"/>
       <c r="S23" s="50"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="54">
         <v>0</v>
       </c>
       <c r="C24" s="54">
         <v>0</v>
       </c>
-      <c r="D24" s="54"/>
+      <c r="D24" s="54">
+        <v>0</v>
+      </c>
       <c r="E24" s="54"/>
       <c r="F24" s="54"/>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54">
         <v>0</v>
       </c>
       <c r="Q24" s="90"/>
       <c r="R24" s="1"/>
       <c r="S24" s="50"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B25" s="54">
         <v>1900</v>
       </c>
       <c r="C25" s="54">
         <v>31498.58</v>
       </c>
-      <c r="D25" s="54"/>
+      <c r="D25" s="54">
+        <v>852247.59</v>
+      </c>
       <c r="E25" s="54"/>
       <c r="F25" s="54"/>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
       <c r="K25" s="54"/>
       <c r="L25" s="54"/>
       <c r="M25" s="54"/>
       <c r="N25" s="54"/>
       <c r="O25" s="54">
-        <v>33398.58</v>
+        <v>885646.17</v>
       </c>
       <c r="Q25" s="90"/>
       <c r="R25" s="1"/>
       <c r="S25" s="50"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="54">
         <v>20408</v>
       </c>
       <c r="C26" s="54">
         <v>14750</v>
       </c>
-      <c r="D26" s="54"/>
+      <c r="D26" s="54">
+        <v>1225214</v>
+      </c>
       <c r="E26" s="54"/>
       <c r="F26" s="54"/>
       <c r="G26" s="54"/>
       <c r="H26" s="54"/>
       <c r="I26" s="54"/>
       <c r="J26" s="54"/>
       <c r="K26" s="54"/>
       <c r="L26" s="54"/>
       <c r="M26" s="54"/>
       <c r="N26" s="54"/>
       <c r="O26" s="54">
-        <v>35158</v>
+        <v>1260372</v>
       </c>
       <c r="Q26" s="90"/>
       <c r="R26" s="1"/>
       <c r="S26" s="50"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="54">
         <v>26057.25</v>
       </c>
       <c r="C27" s="54">
         <v>2168275.9700000002</v>
       </c>
-      <c r="D27" s="54"/>
+      <c r="D27" s="54">
+        <v>2237063.04</v>
+      </c>
       <c r="E27" s="54"/>
       <c r="F27" s="54"/>
       <c r="G27" s="54"/>
       <c r="H27" s="54"/>
       <c r="I27" s="54"/>
       <c r="J27" s="54"/>
       <c r="K27" s="54"/>
       <c r="L27" s="54"/>
       <c r="M27" s="54"/>
       <c r="N27" s="54"/>
       <c r="O27" s="54">
-        <v>2194333.2200000002</v>
+        <v>4431396.26</v>
       </c>
       <c r="Q27" s="90"/>
       <c r="R27" s="1"/>
       <c r="S27" s="50"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B28" s="54">
         <v>0</v>
       </c>
       <c r="C28" s="54">
         <v>3750000</v>
       </c>
-      <c r="D28" s="54"/>
+      <c r="D28" s="54">
+        <v>0</v>
+      </c>
       <c r="E28" s="54"/>
       <c r="F28" s="54"/>
       <c r="G28" s="54"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
       <c r="K28" s="54"/>
       <c r="L28" s="54"/>
       <c r="M28" s="54"/>
       <c r="N28" s="54"/>
       <c r="O28" s="54">
         <v>3750000</v>
       </c>
       <c r="Q28" s="90"/>
       <c r="R28" s="1"/>
       <c r="S28" s="50"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A29" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="54">
         <v>-105904.45</v>
       </c>
       <c r="C29" s="54">
         <v>483447.89</v>
       </c>
-      <c r="D29" s="54"/>
+      <c r="D29" s="54">
+        <v>3958124.64</v>
+      </c>
       <c r="E29" s="54"/>
       <c r="F29" s="54"/>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="54"/>
       <c r="M29" s="54"/>
       <c r="N29" s="54"/>
       <c r="O29" s="54">
-        <v>377543.44</v>
+        <v>4335668.08</v>
       </c>
       <c r="Q29" s="90"/>
       <c r="R29" s="1"/>
       <c r="S29" s="50"/>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A30" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="54">
         <v>783155.65</v>
       </c>
       <c r="C30" s="54">
         <v>18614056.02</v>
       </c>
-      <c r="D30" s="54"/>
+      <c r="D30" s="54">
+        <v>-1391698.29</v>
+      </c>
       <c r="E30" s="54"/>
       <c r="F30" s="54"/>
       <c r="G30" s="54"/>
       <c r="H30" s="54"/>
       <c r="I30" s="54"/>
       <c r="J30" s="54"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="54"/>
       <c r="N30" s="54"/>
       <c r="O30" s="54">
-        <v>19397211.670000002</v>
+        <v>18005513.379999999</v>
       </c>
       <c r="Q30" s="90"/>
       <c r="R30" s="1"/>
       <c r="S30" s="50"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.35">
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="P31" s="37"/>
       <c r="Q31" s="1"/>
     </row>
     <row r="32" spans="1:19" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A32" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="36">
         <v>767111478.38</v>
       </c>
       <c r="C32" s="36">
         <v>1267091051.76</v>
       </c>
       <c r="D32" s="36">
-        <v>0</v>
+        <v>1792821157.9100001</v>
       </c>
       <c r="E32" s="36">
         <v>0</v>
       </c>
       <c r="F32" s="36">
         <v>0</v>
       </c>
       <c r="G32" s="36">
         <v>0</v>
       </c>
       <c r="H32" s="36">
         <v>0</v>
       </c>
       <c r="I32" s="36">
         <v>0</v>
       </c>
       <c r="J32" s="36">
         <v>0</v>
       </c>
       <c r="K32" s="36">
         <v>0</v>
       </c>
       <c r="L32" s="36">
         <v>0</v>
       </c>
       <c r="M32" s="36">
         <v>0</v>
       </c>
       <c r="N32" s="36">
         <v>0</v>
       </c>
       <c r="O32" s="96">
-        <v>2034202530.1400001</v>
+        <v>3827023688.0500002</v>
       </c>
       <c r="P32" s="47"/>
       <c r="Q32" s="1"/>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A33" s="3"/>
       <c r="B33" s="51"/>
       <c r="C33" s="51"/>
       <c r="D33" s="51"/>
       <c r="E33" s="51"/>
       <c r="F33" s="51"/>
       <c r="G33" s="51"/>
       <c r="H33" s="51"/>
       <c r="I33" s="51"/>
       <c r="J33" s="51"/>
       <c r="K33" s="51"/>
       <c r="L33" s="51"/>
       <c r="M33" s="51"/>
       <c r="N33" s="51"/>
       <c r="O33" s="97"/>
       <c r="Q33" s="1"/>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
@@ -12674,76 +16205,76 @@
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
     </row>
     <row r="48" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A48"/>
       <c r="O48" s="48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06342551-D0BF-499C-9618-FC1A479E77ED}">
   <sheetPr codeName="Sheet13"/>
   <dimension ref="A1:S48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="14" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="27.7109375" style="48" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24" customWidth="1"/>
     <col min="18" max="18" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="15.75" hidden="1" x14ac:dyDescent="0.3">
       <c r="B2" s="82" t="s">
         <v>170</v>
       </c>
       <c r="C2" s="82" t="s">
         <v>171</v>
       </c>
       <c r="D2" s="82" t="s">
         <v>168</v>
       </c>
       <c r="E2" s="82" t="s">
         <v>169</v>
       </c>
       <c r="F2" s="82" t="s">
         <v>172</v>
       </c>
       <c r="G2" s="82" t="s">
         <v>173</v>
       </c>
       <c r="H2" s="82" t="s">
         <v>174</v>
       </c>
       <c r="I2" s="82" t="s">
@@ -14299,81 +17830,81 @@
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
     </row>
     <row r="48" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A48"/>
       <c r="O48" s="48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C9BEE4-7609-42B8-B2C1-2CE485171B84}">
   <sheetPr codeName="Sheet12"/>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.42578125" style="3" customWidth="1"/>
     <col min="5" max="6" width="25.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="35.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="23.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="23.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="34" style="3" customWidth="1"/>
     <col min="14" max="14" width="23.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="27.140625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -15762,79 +19293,79 @@
       <c r="O34" s="36"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.35">
       <c r="O35" s="51"/>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.35">
       <c r="O36" s="5"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.35">
       <c r="C37" s="48"/>
     </row>
     <row r="43" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A43"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="40"/>
       <c r="M43" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABF5B73E-E61C-4765-AAA7-BE63008FC7AD}">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView topLeftCell="F7" workbookViewId="0">
       <selection activeCell="B33" sqref="B33:N33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="25.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="25.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="23.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="23.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="34" style="3" customWidth="1"/>
     <col min="14" max="14" width="23.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="27.140625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>40</v>
@@ -17372,75 +20903,75 @@
         <v>1487768514.0799999</v>
       </c>
       <c r="L36" s="36">
         <v>1052980442.58</v>
       </c>
       <c r="M36" s="36">
         <v>1504553811.8099999</v>
       </c>
       <c r="N36" s="36">
         <v>462130803.76999998</v>
       </c>
       <c r="O36" s="36">
         <v>13707680632.66</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.35">
       <c r="L38" s="40"/>
       <c r="M38" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E89BD3B4-6B9A-489C-BD7F-D2D415845FE9}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="24.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="23.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="23.140625" style="8" customWidth="1"/>
     <col min="12" max="14" width="23.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="24.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -19037,1784 +22568,88 @@
         <v>1132113835.04</v>
       </c>
       <c r="L36" s="36">
         <v>904949549.09000003</v>
       </c>
       <c r="M36" s="36">
         <v>1363007325.8499999</v>
       </c>
       <c r="N36" s="36">
         <v>471193760.36000001</v>
       </c>
       <c r="O36" s="36">
         <v>13094202029.309999</v>
       </c>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="L38" s="40"/>
       <c r="M38" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1696 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
+      <vt:lpstr>September</vt:lpstr>
       <vt:lpstr>August</vt:lpstr>
       <vt:lpstr>July</vt:lpstr>
       <vt:lpstr>FY 2026-27 Detail</vt:lpstr>
       <vt:lpstr>FY 2026-27</vt:lpstr>
       <vt:lpstr>FY 2025-26</vt:lpstr>
       <vt:lpstr>FY 2024-25</vt:lpstr>
       <vt:lpstr>FY 2023-24</vt:lpstr>
       <vt:lpstr>FY 2022-23</vt:lpstr>
       <vt:lpstr>FY 2021-22</vt:lpstr>
       <vt:lpstr>FY 2020-21</vt:lpstr>
       <vt:lpstr>FY 2019-20</vt:lpstr>
       <vt:lpstr>August!Print_Area</vt:lpstr>
       <vt:lpstr>July!Print_Area</vt:lpstr>
+      <vt:lpstr>September!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Revenue &amp; Fiscal Affairs</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Robert W. Martin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1c8b0b85-d75e-4e7c-989b-349f33915dc1_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>